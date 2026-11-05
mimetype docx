--- v0 (2026-08-07)
+++ v1 (2026-11-05)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0213D459" w14:textId="38D87CCA" w:rsidR="00565154" w:rsidRDefault="00565154" w:rsidP="00565154">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Návrh na schválenie liečby diabetes mellitus pomocou inzulínovej pumpy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC5FA1A" w14:textId="77777777" w:rsidR="00565154" w:rsidRDefault="00565154" w:rsidP="00565154">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -8437,243 +8437,222 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36513929" w14:textId="650A9DC7" w:rsidR="00A960C3" w:rsidRPr="003C6DB4" w:rsidRDefault="00A960C3" w:rsidP="00A960C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6353CADC" w14:textId="209A4585" w:rsidR="00A960C3" w:rsidRPr="003C6DB4" w:rsidRDefault="00A960C3" w:rsidP="00A960C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5969D2DC" w14:textId="4BCB3011" w:rsidR="00A960C3" w:rsidRPr="003C6DB4" w:rsidRDefault="00A960C3" w:rsidP="00A960C3">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3692B02E" w14:textId="347DAF27" w:rsidR="00A960C3" w:rsidRPr="003C6DB4" w:rsidRDefault="00A960C3" w:rsidP="00A960C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1779"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A960C3" w:rsidRPr="003C6DB4" w:rsidSect="003C6DB4">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1133" w:bottom="794" w:left="1134" w:header="23" w:footer="23" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="280FB748" w14:textId="77777777" w:rsidR="0065622C" w:rsidRDefault="0065622C" w:rsidP="00D32232">
+    <w:p w14:paraId="2165A3E0" w14:textId="77777777" w:rsidR="001E60AE" w:rsidRDefault="001E60AE" w:rsidP="00D32232">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B087E59" w14:textId="77777777" w:rsidR="0065622C" w:rsidRDefault="0065622C" w:rsidP="00D32232">
+    <w:p w14:paraId="3840CB7B" w14:textId="77777777" w:rsidR="001E60AE" w:rsidRDefault="001E60AE" w:rsidP="00D32232">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="558E216C" w14:textId="398D26AF" w:rsidR="00D32232" w:rsidRDefault="00D32232" w:rsidP="00D32232">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:ind w:right="-1417"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7711E9E1" wp14:editId="66A85B83">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7711E9E1" wp14:editId="51B48D24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>41439</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+            <wp:posOffset>9624060</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7556400" cy="1066785"/>
-          <wp:effectExtent l="0" t="0" r="635" b="635"/>
+          <wp:extent cx="7473522" cy="1066785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Obrázok 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="31" name="Obrázok 31"/>
+                  <pic:cNvPr id="12" name="Obrázok 12"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7556400" cy="1066785"/>
+                    <a:ext cx="7473522" cy="1066785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D38D0A" w14:textId="77777777" w:rsidR="0065622C" w:rsidRDefault="0065622C" w:rsidP="00D32232">
+    <w:p w14:paraId="3159F379" w14:textId="77777777" w:rsidR="001E60AE" w:rsidRDefault="001E60AE" w:rsidP="00D32232">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B497F02" w14:textId="77777777" w:rsidR="0065622C" w:rsidRDefault="0065622C" w:rsidP="00D32232">
+    <w:p w14:paraId="019EB5D7" w14:textId="77777777" w:rsidR="001E60AE" w:rsidRDefault="001E60AE" w:rsidP="00D32232">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734754EC" w14:textId="6B88E21F" w:rsidR="00D32232" w:rsidRDefault="00D32232">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D57A7EF" wp14:editId="3307C723">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>29752</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>12700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7496896" cy="1600178"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Obrázok 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8699,127 +8678,129 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7496896" cy="1600178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:view w:val="web"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D32232"/>
     <w:rsid w:val="00003DFB"/>
     <w:rsid w:val="00130750"/>
     <w:rsid w:val="001C6DAD"/>
+    <w:rsid w:val="001E60AE"/>
     <w:rsid w:val="002853E8"/>
     <w:rsid w:val="003C6DB4"/>
     <w:rsid w:val="004335E5"/>
     <w:rsid w:val="00562594"/>
     <w:rsid w:val="00565154"/>
     <w:rsid w:val="00624BCE"/>
     <w:rsid w:val="0065622C"/>
     <w:rsid w:val="00665880"/>
     <w:rsid w:val="00A960C3"/>
     <w:rsid w:val="00B61351"/>
+    <w:rsid w:val="00B824B2"/>
     <w:rsid w:val="00BD29F2"/>
     <w:rsid w:val="00C37848"/>
     <w:rsid w:val="00D32232"/>
     <w:rsid w:val="00ED4DD2"/>
+    <w:rsid w:val="00F83FD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7239B73B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E56E404B-41FC-D446-9342-1E988CA403BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9273,51 +9254,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
     <w:name w:val="Základný text Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Zkladntext"/>
     <w:semiHidden/>
     <w:rsid w:val="00565154"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123038760">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614748079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9627,58 +9608,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D434AF35BD7540994261498E0673DE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="07ab71500cdf66624097ae505eea10b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f7f454c-7ae8-465c-ae09-11d97af91488" xmlns:ns3="1028c869-761d-4b2a-8958-9c5bb50646e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="488902bdc4c5e47ad0f0c3718b23ce9c" ns2:_="" ns3:_="">
     <xsd:import namespace="4f7f454c-7ae8-465c-ae09-11d97af91488"/>
     <xsd:import namespace="1028c869-761d-4b2a-8958-9c5bb50646e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -9875,126 +9854,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1028c869-761d-4b2a-8958-9c5bb50646e7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4f7f454c-7ae8-465c-ae09-11d97af91488">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE7EB7C-6B63-4DFD-88F2-71A0BEB1D889}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF5E01B-9FEE-4B9E-9CC0-CA664F6BAABE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="4f7f454c-7ae8-465c-ae09-11d97af91488"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C6503B0-A99F-4D68-B3C0-77EB21EA48FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4f7f454c-7ae8-465c-ae09-11d97af91488"/>
     <ds:schemaRef ds:uri="1028c869-761d-4b2a-8958-9c5bb50646e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF5E01B-9FEE-4B9E-9CC0-CA664F6BAABE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE7EB7C-6B63-4DFD-88F2-71A0BEB1D889}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1028c869-761d-4b2a-8958-9c5bb50646e7"/>
+    <ds:schemaRef ds:uri="4f7f454c-7ae8-465c-ae09-11d97af91488"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>1578</Words>
-  <Characters>8998</Characters>
+  <Characters>8995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10555</CharactersWithSpaces>
+  <CharactersWithSpaces>10552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miroslav Sikora</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C0D434AF35BD7540994261498E0673DE</vt:lpwstr>