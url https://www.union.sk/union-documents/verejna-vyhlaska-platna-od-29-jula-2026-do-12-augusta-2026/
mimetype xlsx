--- v0 (2026-08-07)
+++ v1 (2026-09-20)
@@ -1,468 +1,2827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr date1904="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Robots_Data\RB0770\PROD\Data\Output\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kyzur\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EB7CE5E-908F-491F-8972-55B881CCE6EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{464D2830-5225-411D-97A3-A37D234E303F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1826" uniqueCount="907">
   <si>
     <t>Číslo rozhodnutia</t>
   </si>
   <si>
     <t>Priezvisko Meno/Názov</t>
   </si>
   <si>
     <t>Doručovacia adresa</t>
   </si>
   <si>
     <t>Rok narodenia / IČO</t>
   </si>
   <si>
     <t>Zverejnené od</t>
   </si>
   <si>
     <t>Zverejnené do</t>
   </si>
   <si>
-    <t>KUMAN ROSTISLAV</t>
-[...341 lines deleted...]
-    <t>12.08.2026</t>
+    <t>SARAH LAURA DECLERCQ</t>
+  </si>
+  <si>
+    <t>DELIĆ TATJANA</t>
+  </si>
+  <si>
+    <t>MIODRAG JOVANOVIC</t>
+  </si>
+  <si>
+    <t>NATAŠA ROMANOVIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>MAJA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN BOŠKOV</t>
+  </si>
+  <si>
+    <t>JOVANA BULATOVIĆ MARINKOVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA RAUM</t>
+  </si>
+  <si>
+    <t>RADICA MITROVIC</t>
+  </si>
+  <si>
+    <t>PETKOVIĆ SUZANA</t>
+  </si>
+  <si>
+    <t>RADENKOVIĆ GORAN</t>
+  </si>
+  <si>
+    <t>ELDAR MEMOVIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN ŠIRONJIC</t>
+  </si>
+  <si>
+    <t>NIKOLIĆ ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>PNISHI ELLDION</t>
+  </si>
+  <si>
+    <t>NANDREA STEVAN</t>
+  </si>
+  <si>
+    <t>LEIDIGKEIT DAVID</t>
+  </si>
+  <si>
+    <t>ERHARDT STEFAN</t>
+  </si>
+  <si>
+    <t>SAŠA VASIĆ</t>
+  </si>
+  <si>
+    <t>FATLIND HODAJ</t>
+  </si>
+  <si>
+    <t>MUHADRI VALDAS</t>
+  </si>
+  <si>
+    <t>DRAGAN KELJEVIC</t>
+  </si>
+  <si>
+    <t>DURAJ GERTIAN</t>
+  </si>
+  <si>
+    <t>MARINKOVIC DANIJEL</t>
+  </si>
+  <si>
+    <t>MANIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>PETROVIC MILOMIR</t>
+  </si>
+  <si>
+    <t>VUKOMANOVIĆ DEJAN</t>
+  </si>
+  <si>
+    <t>NIKOLA OBRADOVIĆ</t>
+  </si>
+  <si>
+    <t>NEBOJŠA JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>ACA PAJIC</t>
+  </si>
+  <si>
+    <t>IVICA KRSTIĆ</t>
+  </si>
+  <si>
+    <t>PAYAM FARIDEHKALHORI</t>
+  </si>
+  <si>
+    <t>AFSANEH JALAVANDY</t>
+  </si>
+  <si>
+    <t>ARTEMII KARKUSHA</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>DUMITRU JON</t>
+  </si>
+  <si>
+    <t>BOJANA MITROVIC</t>
+  </si>
+  <si>
+    <t>DAMIAN BARTOŠ</t>
+  </si>
+  <si>
+    <t>PETROVIĆ MILIVOJE</t>
+  </si>
+  <si>
+    <t>STJEPANOVIĆ NINA</t>
+  </si>
+  <si>
+    <t>HINIC DANILO</t>
+  </si>
+  <si>
+    <t>TANASKOVIĆ VALENTINA</t>
+  </si>
+  <si>
+    <t>ANA MATIĆ</t>
+  </si>
+  <si>
+    <t>STOJANOV SLADAN</t>
+  </si>
+  <si>
+    <t>GORAN GRUJIC</t>
+  </si>
+  <si>
+    <t>SAŠA STEVIC</t>
+  </si>
+  <si>
+    <t>ANITA FIRLOVIC</t>
+  </si>
+  <si>
+    <t>SAŠA STANOJEVIĆ</t>
+  </si>
+  <si>
+    <t>PRVOSLAV JANKOVIC</t>
+  </si>
+  <si>
+    <t>JASMINKA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>JANKOVIĆ MILE</t>
+  </si>
+  <si>
+    <t>DAČAJ NAIM</t>
+  </si>
+  <si>
+    <t>DAČAJ BLENARD</t>
+  </si>
+  <si>
+    <t>NIKOLA LAZIC</t>
+  </si>
+  <si>
+    <t>MILICA VASIĆ</t>
+  </si>
+  <si>
+    <t>DIMITRIJE VASILJEVIC</t>
+  </si>
+  <si>
+    <t>SAŠA KOSTIĆ</t>
+  </si>
+  <si>
+    <t>JOVANOVIĆ BORIS</t>
+  </si>
+  <si>
+    <t>ČVOROVIĆ DRAGOVAN</t>
+  </si>
+  <si>
+    <t>DUŠAN STOJKO</t>
+  </si>
+  <si>
+    <t>DURMUS UGUR TAVSANCI</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MIRKOVIC</t>
+  </si>
+  <si>
+    <t>XHONI ZANI</t>
+  </si>
+  <si>
+    <t>HALILOVIĆ ZEID</t>
+  </si>
+  <si>
+    <t>MAKSIMOVIĆ SLAVIŠA</t>
+  </si>
+  <si>
+    <t>JOVANOVIC MILOS</t>
+  </si>
+  <si>
+    <t>MITIC BILJANA</t>
+  </si>
+  <si>
+    <t>STOJANOVIĆ MATEJA</t>
+  </si>
+  <si>
+    <t>DADIĆ SAŠA</t>
+  </si>
+  <si>
+    <t>JON BEĆIRI VIKTORIJA</t>
+  </si>
+  <si>
+    <t>MILOVANČEVIĆ NEMANJA</t>
+  </si>
+  <si>
+    <t>MARKO KULIC</t>
+  </si>
+  <si>
+    <t>NEDELJKOVIĆ NEMANJA</t>
+  </si>
+  <si>
+    <t>MIŠA ANDREJIĆ</t>
+  </si>
+  <si>
+    <t>BRATISLAV PETKOVIĆ</t>
+  </si>
+  <si>
+    <t>BRANISLAV PETKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN STOJANOVIĆ</t>
+  </si>
+  <si>
+    <t>SAĆIPOVIĆ SALI</t>
+  </si>
+  <si>
+    <t>MILAN RUVIDIĆ</t>
+  </si>
+  <si>
+    <t>STRAHINJA DAMNJANOVIĆ</t>
+  </si>
+  <si>
+    <t>OLJAČIC LAZAR</t>
+  </si>
+  <si>
+    <t>MILORAD JOVANOVIC</t>
+  </si>
+  <si>
+    <t>MILAN FERKOVIĆ</t>
+  </si>
+  <si>
+    <t>VLADAN STOJANOVIC</t>
+  </si>
+  <si>
+    <t>PETROVIC ZLATA</t>
+  </si>
+  <si>
+    <t>VUČIĆ SELENA</t>
+  </si>
+  <si>
+    <t>JOVANOVIĆ GORAN</t>
+  </si>
+  <si>
+    <t>JOVANOVIĆ SAVA</t>
+  </si>
+  <si>
+    <t>GERARD JUSHI</t>
+  </si>
+  <si>
+    <t>RIZA MECINI</t>
+  </si>
+  <si>
+    <t>LEDIO DOKJA</t>
+  </si>
+  <si>
+    <t>ANKICA DABIĆ</t>
+  </si>
+  <si>
+    <t>SARA SOKANOVIĆ</t>
+  </si>
+  <si>
+    <t>TEŠIĆ NENAD</t>
+  </si>
+  <si>
+    <t>PETROVIĆ TOMA</t>
+  </si>
+  <si>
+    <t>DANIJEL NOVAKOV</t>
+  </si>
+  <si>
+    <t>MARKO PETROVIĆ</t>
+  </si>
+  <si>
+    <t>SLOBODAN STANOJEVIC</t>
+  </si>
+  <si>
+    <t>JASMINA VIDOJEVIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN LUPŠIĆ</t>
+  </si>
+  <si>
+    <t>LAKIC MARIJA</t>
+  </si>
+  <si>
+    <t>BOGDANOVIĆ DANIELA</t>
+  </si>
+  <si>
+    <t>TABAKOVIĆ FATIMA</t>
+  </si>
+  <si>
+    <t>PALIĆ DAVUD</t>
+  </si>
+  <si>
+    <t>MAHMUT KARAALI</t>
+  </si>
+  <si>
+    <t>STANKOVIC MIRJANA</t>
+  </si>
+  <si>
+    <t>KUTHAN JAKUB</t>
+  </si>
+  <si>
+    <t>KIRAZ FADIK</t>
+  </si>
+  <si>
+    <t>SÖNMEZ HAKAN</t>
+  </si>
+  <si>
+    <t>ŽIVORAD KOSTIĆ</t>
+  </si>
+  <si>
+    <t>PERIC DORDE</t>
+  </si>
+  <si>
+    <t>DŽENITA HUKARA</t>
+  </si>
+  <si>
+    <t>CINCAR SLOBODAN</t>
+  </si>
+  <si>
+    <t>MUSA ČORBO</t>
+  </si>
+  <si>
+    <t>ALIBAŠIC VELIJA</t>
+  </si>
+  <si>
+    <t>STANOJKOVIC ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>MIRELA HASANOVIC</t>
+  </si>
+  <si>
+    <t>CVETKOVIĆ DRAGIŠA</t>
+  </si>
+  <si>
+    <t>JOVAN CVETKOVIĆ</t>
+  </si>
+  <si>
+    <t>VIOLETA DURIĆ</t>
+  </si>
+  <si>
+    <t>VLATKOVIC VLADAN</t>
+  </si>
+  <si>
+    <t>OSTOJIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>ZORAN DORDEVIC</t>
+  </si>
+  <si>
+    <t>ČOVS VLADIMIR</t>
+  </si>
+  <si>
+    <t>MIROSLAV VASIC</t>
+  </si>
+  <si>
+    <t>DRAGAN REDLINGER</t>
+  </si>
+  <si>
+    <t>PERICA TRUJKIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVANOVIC DANIJELA</t>
+  </si>
+  <si>
+    <t>DRAGOJEVIC NENAD</t>
+  </si>
+  <si>
+    <t>CVETKOVIĆ TOMO</t>
+  </si>
+  <si>
+    <t>KOROVÁ ZDEŇKA</t>
+  </si>
+  <si>
+    <t>PAPIĆ MARKO</t>
+  </si>
+  <si>
+    <t>MATOVIĆ STEFAN</t>
+  </si>
+  <si>
+    <t>MARJANOVIĆ ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>RODIN NIKOLA</t>
+  </si>
+  <si>
+    <t>BUKUR DANIJEL</t>
+  </si>
+  <si>
+    <t>KLAUDIJA ILIC</t>
+  </si>
+  <si>
+    <t>DORDEVIĆ ŽAKLINA</t>
+  </si>
+  <si>
+    <t>JOVANOVIC ZORAN</t>
+  </si>
+  <si>
+    <t>VIOLETA EVDIĆ</t>
+  </si>
+  <si>
+    <t>MILUTIN SIMIC</t>
+  </si>
+  <si>
+    <t>BOJAN BALABANOVIĆ</t>
+  </si>
+  <si>
+    <t>MIHALOVIĆ MIHAJLO</t>
+  </si>
+  <si>
+    <t>BINJOŠ IFET</t>
+  </si>
+  <si>
+    <t>ADNAN ZEKOVIĆ</t>
+  </si>
+  <si>
+    <t>ESAD DULJEVIĆ</t>
+  </si>
+  <si>
+    <t>RIJALD NUMANOVIC</t>
+  </si>
+  <si>
+    <t>DRAGANA NOVIČIĆ DRAČA</t>
+  </si>
+  <si>
+    <t>MILE SAVIC</t>
+  </si>
+  <si>
+    <t>KOVAČEVIĆ SRDAN</t>
+  </si>
+  <si>
+    <t>FERKOVIĆ BORIS</t>
+  </si>
+  <si>
+    <t>SAVIC MAJDA</t>
+  </si>
+  <si>
+    <t>DAVID VUKADINOVIC</t>
+  </si>
+  <si>
+    <t>JANKOVIĆ SNEŽANA</t>
+  </si>
+  <si>
+    <t>TERZIĆ SLOBODAN</t>
+  </si>
+  <si>
+    <t>GORAN PAVLOVIC</t>
+  </si>
+  <si>
+    <t>JEVTIĆ VLADAN</t>
+  </si>
+  <si>
+    <t>ZORICA STEPANOVIČ</t>
+  </si>
+  <si>
+    <t>ŽIGIC ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>JOVANOVIĆ TAMARA</t>
+  </si>
+  <si>
+    <t>ALEKSIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>SLOBODAN MITROVIC</t>
+  </si>
+  <si>
+    <t>STOJKOVIC RADOJKO</t>
+  </si>
+  <si>
+    <t>GAVRIC BRANISLAV</t>
+  </si>
+  <si>
+    <t>DRAGAN PEJANOVIC</t>
+  </si>
+  <si>
+    <t>SAŠA TODOROVIĆ</t>
+  </si>
+  <si>
+    <t>BOŽOVIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>RADOSAVLJEVIC ŽELJKO</t>
+  </si>
+  <si>
+    <t>MILOŠ JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>NIČIĆ MIKE</t>
+  </si>
+  <si>
+    <t>NIČIĆ MILOMIR</t>
+  </si>
+  <si>
+    <t>NIČIĆ ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>RADOMIR KAJGANIĆ</t>
+  </si>
+  <si>
+    <t>JOVANOVIC DARKO</t>
+  </si>
+  <si>
+    <t>ANDRIJA TRAJKOVIC</t>
+  </si>
+  <si>
+    <t>MARTINOVIĆ DANIJELA</t>
+  </si>
+  <si>
+    <t>BLEHA PETR</t>
+  </si>
+  <si>
+    <t>GORDANA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>DORDEVIĆ MILJAN</t>
+  </si>
+  <si>
+    <t>ARSOVSKI NIKOLA</t>
+  </si>
+  <si>
+    <t>GAJIĆ BOJAN</t>
+  </si>
+  <si>
+    <t>STEFAN DIMITRIJEVIC</t>
+  </si>
+  <si>
+    <t>BOBAN SLAVKOVIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELSKI STEFAN</t>
+  </si>
+  <si>
+    <t>MATEJIĆ VLADIMIR</t>
+  </si>
+  <si>
+    <t>JANKO MIHAJLOVIC</t>
+  </si>
+  <si>
+    <t>MIHAILOVIĆ MILOŠ</t>
+  </si>
+  <si>
+    <t>JASMINA BABIĆ</t>
+  </si>
+  <si>
+    <t>GVOZDEN ZDRAVKOVIĆ</t>
+  </si>
+  <si>
+    <t>LAKICEVIC JANKO</t>
+  </si>
+  <si>
+    <t>STIKOVIĆ MARKO</t>
+  </si>
+  <si>
+    <t>NIKOLIĆ MILOŠ</t>
+  </si>
+  <si>
+    <t>BLAŽIĆ MARKO</t>
+  </si>
+  <si>
+    <t>PETRONIJEVIĆ JOVAN</t>
+  </si>
+  <si>
+    <t>ZARVIĆ INES</t>
+  </si>
+  <si>
+    <t>ALBERT MURZSA</t>
+  </si>
+  <si>
+    <t>DALIBOR DEJANOVIC</t>
+  </si>
+  <si>
+    <t>DRAGAN MILOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>SONJA DIMIC</t>
+  </si>
+  <si>
+    <t>Zomertij (Heu) /23, 8501 Kortrijk</t>
+  </si>
+  <si>
+    <t>Bulevar Jaše Tomića /015B, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>Kralja Petra Prvog /109, 21400 Mladenovo</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 14106 Gornja Grabovica</t>
+  </si>
+  <si>
+    <t>Nema Ulice /BB, 14106 Gornja Grabovica</t>
+  </si>
+  <si>
+    <t>Karadordeva /080, 14000 Valjevo</t>
+  </si>
+  <si>
+    <t>Bačvanska /024/A, 26101 Pančevo</t>
+  </si>
+  <si>
+    <t>Bar, Podgrad 1 , 8322 Bar</t>
+  </si>
+  <si>
+    <t>Prvomajska /046, 12220 Veliko Gradište</t>
+  </si>
+  <si>
+    <t>CARA LAZARA 008 , 37240 TRSTENIK</t>
+  </si>
+  <si>
+    <t>NENA ULICE bb , 37000 KRUŠEVAC</t>
+  </si>
+  <si>
+    <t>Živadina Trifunovića /013, 37240 Trstenik</t>
+  </si>
+  <si>
+    <t>Šajkaška /054, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>Mornarská /36, 21101 Novi Sad</t>
+  </si>
+  <si>
+    <t>Kalnička /003, 24000 Subotica</t>
+  </si>
+  <si>
+    <t>IVANA MILANKOVIĆA 042 , 24000 SUBOTNICA</t>
+  </si>
+  <si>
+    <t>Plitvička /037, 24000 Subotica</t>
+  </si>
+  <si>
+    <t>Teslina /011, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Cara Lazara /087, 35230 Ćuprija</t>
+  </si>
+  <si>
+    <t>NEMA ULICE BB , 35250 PARAĆIN</t>
+  </si>
+  <si>
+    <t>TIRANA /25, 20000 PRIZREN</t>
+  </si>
+  <si>
+    <t>BETEJA KOSHARES 75 , 30000 PEJA</t>
+  </si>
+  <si>
+    <t>VARDARSKA 012 , 26000 PANČEVO</t>
+  </si>
+  <si>
+    <t>Prizren  , 20000 Prizren, Kosovo</t>
+  </si>
+  <si>
+    <t>Železnička /027, 21242 Budisava</t>
+  </si>
+  <si>
+    <t>Šumadijska /013, 34220 Lapovo</t>
+  </si>
+  <si>
+    <t>Ilindenska /026, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Kralja Milutina /050, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Grada Karare /011, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Atinska /024, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Milana Rakića /069, 35250 Paraćin</t>
+  </si>
+  <si>
+    <t>Nema Ulica /BB, 35000 Jagodina</t>
+  </si>
+  <si>
+    <t>17 SHAHRIVAR STREET 18 , 6714655603 KERMANSHAH</t>
+  </si>
+  <si>
+    <t>Velenjak Ave. Golestan 5th Str. /26, 123456 Tehran</t>
+  </si>
+  <si>
+    <t>Moskovska /45/1, 01011 Kyjev</t>
+  </si>
+  <si>
+    <t>JAGODINA 207/22, 35000 JAGODINA</t>
+  </si>
+  <si>
+    <t>Borisa Kidriča /091, 23245 Sutjeska</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 23273 Miloševo</t>
+  </si>
+  <si>
+    <t>Vinogradska /005, 23000 Zrenjanin</t>
+  </si>
+  <si>
+    <t>Novo Naselje Atenica /111, 32000 Čačak</t>
+  </si>
+  <si>
+    <t>Vrdnička /063E, 22400 Ruma</t>
+  </si>
+  <si>
+    <t>ZMAJ JOVINA 004 , 22300 STARÁ PAZOVA</t>
+  </si>
+  <si>
+    <t>Solunskih Boraca /010, 31000 Istok</t>
+  </si>
+  <si>
+    <t>Nikole Tesle /061, 15000 Šabac</t>
+  </si>
+  <si>
+    <t>Nemanjina /083, 26320 Banatski Karlovac</t>
+  </si>
+  <si>
+    <t>Banatska /144, 26222 Bavanište</t>
+  </si>
+  <si>
+    <t>Bate Bulića /008, 12300 Petrovac na Mlavi</t>
+  </si>
+  <si>
+    <t>Kosančićeva /005, 12000 Požarevac</t>
+  </si>
+  <si>
+    <t>Nema ulice /bb, 12220 Veliko Gradište</t>
+  </si>
+  <si>
+    <t>Albanske spomenice /036, 12220 Veliko Gradište</t>
+  </si>
+  <si>
+    <t>LJUBICE ODADŽIČ 063/A, 14000 KUMANE</t>
+  </si>
+  <si>
+    <t>Maršala Tita /002, 23272 Novi Bečej</t>
+  </si>
+  <si>
+    <t>MARŠALA TITA 002 , 23272 NOVI BEČAJ</t>
+  </si>
+  <si>
+    <t>Bože Dimitrijevića /001, 12208 Kostolac</t>
+  </si>
+  <si>
+    <t>VOJVODE PUTNIKA 012 , 36000 KRALJEVO</t>
+  </si>
+  <si>
+    <t>Miloša Obilića /029, 23272 Obrenovac</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 31020 Koš</t>
+  </si>
+  <si>
+    <t>Fruškogorska /010, 19000 Zaječar</t>
+  </si>
+  <si>
+    <t>Gavrila Principa /005, 32000 Čačak</t>
+  </si>
+  <si>
+    <t>Branka Basarabe /019/19, 26343 Izbište - Vršac</t>
+  </si>
+  <si>
+    <t>ul. Ali Riza /3, 14800 ISTANBUL</t>
+  </si>
+  <si>
+    <t>Prvomajska /046, 36103 Krajlevo</t>
+  </si>
+  <si>
+    <t>Mahmut Xhelili /82/1, 3301 GRAMSH</t>
+  </si>
+  <si>
+    <t>12. Decembar /BB, 36310 Sjenica</t>
+  </si>
+  <si>
+    <t>Radnička /32, 16000 Leskovac</t>
+  </si>
+  <si>
+    <t>Solunskih Ratnika /004, 16000 Leskovac</t>
+  </si>
+  <si>
+    <t>MAJORA TEPICA 020 , 41000 LESKOVAC</t>
+  </si>
+  <si>
+    <t>Vidovdanska /116, 36000 Kruševac</t>
+  </si>
+  <si>
+    <t>Nema ulice /540A, 35210 Grabovac</t>
+  </si>
+  <si>
+    <t>Mile Prčulja /019, 26343 Izbište</t>
+  </si>
+  <si>
+    <t>Tanaska Rajića /038, 18400 Prokuplje</t>
+  </si>
+  <si>
+    <t>Inženjera Birviša /008, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 18300 Pirot</t>
+  </si>
+  <si>
+    <t>RADA VILOTIJEVICA 002 , 36000 KRALJEVO</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 26215 Petina</t>
+  </si>
+  <si>
+    <t>Vizantijski Bulevar /020, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Sindelićev trg /023, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Karađorđeva /070, 15000 Šabac</t>
+  </si>
+  <si>
+    <t>Janka Veselinovića /057, 15212 Šabac</t>
+  </si>
+  <si>
+    <t>Stanka Orelja /032, 15307 Lešnica</t>
+  </si>
+  <si>
+    <t>Tamnavski put 002 1 , 15220 Koceljeva</t>
+  </si>
+  <si>
+    <t>Strahinje Stefanovića /123, 26333 Pavliš</t>
+  </si>
+  <si>
+    <t>Karadordeva /130, 37210 Ćićevac</t>
+  </si>
+  <si>
+    <t>UROŠA PREDICA 118 , 23000 ZRENJANIN</t>
+  </si>
+  <si>
+    <t>DRINČIČEVA 006 , 11000 STARI GRAD</t>
+  </si>
+  <si>
+    <t>Braće Ribar /012, 11563 Veliki Crljeni</t>
+  </si>
+  <si>
+    <t>Hanska /001B, 11253 Sremčica</t>
+  </si>
+  <si>
+    <t>Rreshen 1 ,  4601 Rreshen</t>
+  </si>
+  <si>
+    <t>Peklin /11, 3501  ELBASAN</t>
+  </si>
+  <si>
+    <t>L Cesme /23, 3501 PEQIN</t>
+  </si>
+  <si>
+    <t>Put Davidovića /005, 11320 Velika Krsna</t>
+  </si>
+  <si>
+    <t>Admirala Vukovića /014, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Unska /004, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Vojvodanska /012, 26333 Pavliš</t>
+  </si>
+  <si>
+    <t>Veljka Radukića /104, 26343 Izbište</t>
+  </si>
+  <si>
+    <t>Dubrovačka /038, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Mome Stanojlovića /005 B, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>STUDENIČKA 007 , 12240 KUČEVO</t>
+  </si>
+  <si>
+    <t>Njegoševa /024A, 12240 Kučevo</t>
+  </si>
+  <si>
+    <t>Vojvode Stepe /538A, 11000 Voždovac</t>
+  </si>
+  <si>
+    <t>Jurija Gagarina /263, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 11409 Kovačevac</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 36320 Velje Polje</t>
+  </si>
+  <si>
+    <t>Siteler mahallesi 462. sokak /2/40, 35310 Izmir</t>
+  </si>
+  <si>
+    <t>Smederevski Put /147, 11306 Grocka</t>
+  </si>
+  <si>
+    <t>NOVÉ NÁMĚSTÍ 1250/10, 10400 PRAHA</t>
+  </si>
+  <si>
+    <t>Camlik Mah. Kalkan Sk. /6, 34774 Umraniye, Istanbul</t>
+  </si>
+  <si>
+    <t>Ortabayir Mahallesi Dereici Sokak /No. 7, 34413 Istanbul</t>
+  </si>
+  <si>
+    <t>Jedanaeste Krajiške Divizije /035, 11194 Belehrad-Rakovica</t>
+  </si>
+  <si>
+    <t>NIKOLE TESLE 068 , 11323 VELIKA PLANA</t>
+  </si>
+  <si>
+    <t>Sarajevo 0 , 71000 Sarajevo</t>
+  </si>
+  <si>
+    <t>Sarajevo  , 71000 Sarajevo</t>
+  </si>
+  <si>
+    <t>Sarajevo  , 84000 Sarajevo</t>
+  </si>
+  <si>
+    <t>Bore Vukmirovića /039, 18000 Niš</t>
+  </si>
+  <si>
+    <t>SARAJEVO 0 , 12370 SARAJEVO</t>
+  </si>
+  <si>
+    <t>KRUŠEVAC-BELASICA 0 , 37000 KRUŠEVAC-BELASICA</t>
+  </si>
+  <si>
+    <t>Nema ulice /040 B, 10010 Veliko Polje</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 18309 Gnjilan</t>
+  </si>
+  <si>
+    <t>Dr. Ivana Ribara /182, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Bate Jankovića /079, 32000 Čačak</t>
+  </si>
+  <si>
+    <t>Bulevar Jaše Tomića /019, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>Ribarsko Ostrvo /018, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 34322 Brestovac</t>
+  </si>
+  <si>
+    <t>JEVREMA GRUJIĆA 019 , 34300 ARANDELOVAC</t>
+  </si>
+  <si>
+    <t>3. Oktobar /012, 34322 Brestovac</t>
+  </si>
+  <si>
+    <t>Bulevar Zorana Dindića /045V, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>ŠKOLNÍ NÁMESTÍ 341/7, 40001 ÚSTI NAD LABEM</t>
+  </si>
+  <si>
+    <t>Lička /025, 11211 Borča, Palilula</t>
+  </si>
+  <si>
+    <t>Sedmog Jula /036, 11000 Borča</t>
+  </si>
+  <si>
+    <t>Venizelosova /014, 11000 Stari Grad</t>
+  </si>
+  <si>
+    <t>Bulevar Despota Stefana /114, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>TOŠE JOVANOVIĆA 039 , 23000 ZRENJANIN</t>
+  </si>
+  <si>
+    <t>ČUKARICA OSLOBODENIJA 1 , 11194 RUŠAŇ</t>
+  </si>
+  <si>
+    <t>LJUBE NENADOVIĆA /019, 11500 OBRENOVAC</t>
+  </si>
+  <si>
+    <t>NOVÁ KOVAČEVIČA 035 , 11509 OBRENOVAC</t>
+  </si>
+  <si>
+    <t>Nema Ulice /BB, 11507 Stubline</t>
+  </si>
+  <si>
+    <t>Nema ulice /106A, 11507 Stubline</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 16230 Krivača</t>
+  </si>
+  <si>
+    <t>NENA ULICE BB , 16205 BOJNIK</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 36344 Pobrde</t>
+  </si>
+  <si>
+    <t>Rasno /0, 36312 Sjenica</t>
+  </si>
+  <si>
+    <t>Medugor 1 , 36310 Sjenica</t>
+  </si>
+  <si>
+    <t>ŽIVKOVIČA 147 , 36300 NOVI  PAZAR</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 37262 Bošnjane</t>
+  </si>
+  <si>
+    <t>RADIVOJA DIMITRIJEVIĆA 071 , 15356 GLUŠCI</t>
+  </si>
+  <si>
+    <t>Nema ulice /bb, 15225 Vladimirci</t>
+  </si>
+  <si>
+    <t>Paje Šuvaka /003, 26207 Idvor</t>
+  </si>
+  <si>
+    <t>Dubljanska /048 A, 11000 Vračar, Beograd</t>
+  </si>
+  <si>
+    <t>NEMA ULICE 8 , 37204 VELIKI ŠILEJEGOV</t>
+  </si>
+  <si>
+    <t>Branka Radičevića /029, 15311 Brnjac</t>
+  </si>
+  <si>
+    <t>Nema ulice /bb, 15300 Loznica</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 15220 Koceljeva</t>
+  </si>
+  <si>
+    <t>Maršala Tita /055, 11310 Lipe</t>
+  </si>
+  <si>
+    <t>Partizanska /080, 11310 Lipe</t>
+  </si>
+  <si>
+    <t>ŽELEZNIČKA 034 , 11314 OSIPAONICA</t>
+  </si>
+  <si>
+    <t>Nema ulice BB  , 22203 Bogdanovica</t>
+  </si>
+  <si>
+    <t>Smederevski put /006, 11309 Leštane</t>
+  </si>
+  <si>
+    <t>Dubljanska /007, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Raje Vuksanovića /043, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>BEČEJ 1/1, 21220 BEČEJ</t>
+  </si>
+  <si>
+    <t>Glavaševo Brdo /013, 11412 Jagnjilo</t>
+  </si>
+  <si>
+    <t>Dvadesetdevetog novembra /026, 11306 Grocka</t>
+  </si>
+  <si>
+    <t>Bratstva i Jedinstva /056, 11211 Borča</t>
+  </si>
+  <si>
+    <t>Slobodana Penezića Krcuna /003, 23272 Negotin</t>
+  </si>
+  <si>
+    <t>Bratstva Jedinstva /082, 18213 Trnjane</t>
+  </si>
+  <si>
+    <t>RITSKA 048 , 19320 KLADOVO</t>
+  </si>
+  <si>
+    <t>Albanske Spomenice /009, 19210 Bor</t>
+  </si>
+  <si>
+    <t>BEŽANIJSKA KOSA 072EI , 11000 NOVI BEJGRAD</t>
+  </si>
+  <si>
+    <t>Vidovdanska /001, 18410 Doljevac</t>
+  </si>
+  <si>
+    <t>Sveti Ilija /016, 12309 Ćovdin</t>
+  </si>
+  <si>
+    <t>KONEVA /10, 13000 PRAHA</t>
+  </si>
+  <si>
+    <t>Nema Ulice /BB, 14242 Tolić</t>
+  </si>
+  <si>
+    <t>TRG 14. Oktobra /002, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Žrtava fašizma /007, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Svetomira Kostadinovića - Stanka /002, 11300 Smederevo</t>
+  </si>
+  <si>
+    <t>Nema Ulice /bb, 16000 Leskovac</t>
+  </si>
+  <si>
+    <t>LUŽNICE 0 , 34000 LUŽNICE</t>
+  </si>
+  <si>
+    <t>Bose Milićević /004, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Narodnih Heroja /051, 11306 Pudarci</t>
+  </si>
+  <si>
+    <t>Vučka Milićevića /009, 11306 Grocka</t>
+  </si>
+  <si>
+    <t>Ljubiše Miodragovića /034A, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Knjaza Miloša /174 A, 34300 Aranđelovac</t>
+  </si>
+  <si>
+    <t>KRAGUJEVAC 0 , 55061 KRAGUJEVAC</t>
+  </si>
+  <si>
+    <t>KRAGUJEVAC 1/1, 34000 KRAGUJEVAC</t>
+  </si>
+  <si>
+    <t>Dušana Tomaševića Ćirka /010, 31300 Prijepolje</t>
+  </si>
+  <si>
+    <t>Vladike Nikolaja Velimirovića /002, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>SPASENIJE CANE BOBOVIĆ 003 , 55060 KRAGUJEVAC</t>
+  </si>
+  <si>
+    <t>Miodraga Miljkovića Zekinca /005, 34000 Kragujevac</t>
+  </si>
+  <si>
+    <t>Svetog Save /054, 12000 Kučevo, Požarevac</t>
+  </si>
+  <si>
+    <t>FŐ UTCA 148 , 4956 KISPALÁD</t>
+  </si>
+  <si>
+    <t>Nema Ulice /BB, 637815 DONJI KOZJI DOL</t>
+  </si>
+  <si>
+    <t>Uzdinska /010, 11060 Palilula, Beograd</t>
+  </si>
+  <si>
+    <t>Nikole Tesle /085, 21230 Žabalj</t>
+  </si>
+  <si>
+    <t>GERZ TAMER</t>
+  </si>
+  <si>
+    <t>ILIA EDISHERASHVILI</t>
+  </si>
+  <si>
+    <t>STEPANOVIĆ ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>DANIJEL JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>ALEXANDER GRINBERG</t>
+  </si>
+  <si>
+    <t>DAVIT ODISHARIA</t>
+  </si>
+  <si>
+    <t>KHATUNA KVIRAIA-SITCHINAVA</t>
+  </si>
+  <si>
+    <t>KANKIA ELISO</t>
+  </si>
+  <si>
+    <t>GIGA KOBIASHVILI</t>
+  </si>
+  <si>
+    <t>MENDIM DURMISHI</t>
+  </si>
+  <si>
+    <t>DUC NHAT CAO</t>
+  </si>
+  <si>
+    <t>SHORENA ZAZADZE</t>
+  </si>
+  <si>
+    <t>ZURAB STEPNIASHVILI</t>
+  </si>
+  <si>
+    <t>BESNIK ISMETI</t>
+  </si>
+  <si>
+    <t>KARTLOS SHANAVA</t>
+  </si>
+  <si>
+    <t>JIMSHELEISHVILI GIZO</t>
+  </si>
+  <si>
+    <t>JABA PKHAKADZE</t>
+  </si>
+  <si>
+    <t>NIKOLOZ DANELIA</t>
+  </si>
+  <si>
+    <t>JABA TOLORAIA</t>
+  </si>
+  <si>
+    <t>KIZIĆ MARKO</t>
+  </si>
+  <si>
+    <t>GIORGI TARUGASHVILI</t>
+  </si>
+  <si>
+    <t>NANA GUGUSIANI</t>
+  </si>
+  <si>
+    <t>THI THUY TRANG NGUYEN</t>
+  </si>
+  <si>
+    <t>TETVADZE GIORGI</t>
+  </si>
+  <si>
+    <t>DAVIT ZHIZHIASHVILI</t>
+  </si>
+  <si>
+    <t>GIA DIASAMIDZE</t>
+  </si>
+  <si>
+    <t>MAIA MANJIKASHVILI</t>
+  </si>
+  <si>
+    <t>MIKHEIL RAZMADZE</t>
+  </si>
+  <si>
+    <t>KARABACH YURII</t>
+  </si>
+  <si>
+    <t>KHUTSIDZE RAMAZI</t>
+  </si>
+  <si>
+    <t>VLADIMERI MUZIKA</t>
+  </si>
+  <si>
+    <t>SAVIČ DRAGANA</t>
+  </si>
+  <si>
+    <t>ONIANI BEKA</t>
+  </si>
+  <si>
+    <t>DIMITRI GABUNIA</t>
+  </si>
+  <si>
+    <t>SPIVACHEVSKYI RUSLAN</t>
+  </si>
+  <si>
+    <t>DAVID NADIRADZE</t>
+  </si>
+  <si>
+    <t>DMYTRO NYKYFORUK</t>
+  </si>
+  <si>
+    <t>IVAN KOVACH</t>
+  </si>
+  <si>
+    <t>IVAKHNENKO TETIANA</t>
+  </si>
+  <si>
+    <t>GORICA MILEŠIĆ</t>
+  </si>
+  <si>
+    <t>VIDIĆ NOVAK</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR TOMIČ</t>
+  </si>
+  <si>
+    <t>IVANOVIĆ IVANA</t>
+  </si>
+  <si>
+    <t>YURII BLYSCHUK</t>
+  </si>
+  <si>
+    <t>IBRAHIM KOCA</t>
+  </si>
+  <si>
+    <t>NIKOLA JANKOVIC</t>
+  </si>
+  <si>
+    <t>VUKIĆ MRDAK</t>
+  </si>
+  <si>
+    <t>HILETIĆ DRAGAN</t>
+  </si>
+  <si>
+    <t>RRYCI FATJON</t>
+  </si>
+  <si>
+    <t>SAVOVIĆ SVETLANA</t>
+  </si>
+  <si>
+    <t>DANIEL JOVANOVIC</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ SLAVIŠA</t>
+  </si>
+  <si>
+    <t>IMERAJ LEUTRIM</t>
+  </si>
+  <si>
+    <t>ISET YUSUF</t>
+  </si>
+  <si>
+    <t>HALILOVIC LEON</t>
+  </si>
+  <si>
+    <t>BAŠIĆ ERMIN</t>
+  </si>
+  <si>
+    <t>VIET ANH HOANG</t>
+  </si>
+  <si>
+    <t>STOIKE TOMI</t>
+  </si>
+  <si>
+    <t>ALEKSA ANDELKOVIĆ</t>
+  </si>
+  <si>
+    <t>PERICA ANDELKOVIĆ</t>
+  </si>
+  <si>
+    <t>TEA KOVAČEV</t>
+  </si>
+  <si>
+    <t>RACKOV VANJA</t>
+  </si>
+  <si>
+    <t>KUSHTA VELISJAN</t>
+  </si>
+  <si>
+    <t>SLAVENKO SREDOJEVIC</t>
+  </si>
+  <si>
+    <t>EMINA BERIŠA</t>
+  </si>
+  <si>
+    <t>JANJUŠEVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>KELEMAN MIROSLAV</t>
+  </si>
+  <si>
+    <t>SEFER PLJAKIĆ</t>
+  </si>
+  <si>
+    <t>HALILOVIC ALEN</t>
+  </si>
+  <si>
+    <t>STEFAN ILIĆ</t>
+  </si>
+  <si>
+    <t>MILENA MIKIĆ</t>
+  </si>
+  <si>
+    <t>JOVIC ANITA</t>
+  </si>
+  <si>
+    <t>STOJANOVIC GORICA</t>
+  </si>
+  <si>
+    <t>MAHIJA RAMOVIĆ</t>
+  </si>
+  <si>
+    <t>BOJANA RADOSAVLJEVIC</t>
+  </si>
+  <si>
+    <t>NDOJ GJIN</t>
+  </si>
+  <si>
+    <t>IVOŠEVIĆ SAŠA</t>
+  </si>
+  <si>
+    <t>RADOSAVLJEVIĆ GORAN</t>
+  </si>
+  <si>
+    <t>NIKOLOV NENAD</t>
+  </si>
+  <si>
+    <t>BLAGOJE SOKANOVIĆ</t>
+  </si>
+  <si>
+    <t>ČIRAKOVIĆ DRAGAN</t>
+  </si>
+  <si>
+    <t>SLOBODAN MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>GORAN GRUJIĆ</t>
+  </si>
+  <si>
+    <t>VLADIMIR GRUJIĆ</t>
+  </si>
+  <si>
+    <t>JASNA ARSIĆ</t>
+  </si>
+  <si>
+    <t>IVAN LIMANOVIĆ</t>
+  </si>
+  <si>
+    <t>MILOVANOVIĆ MILAN</t>
+  </si>
+  <si>
+    <t>JOVIČIĆ MILKO</t>
+  </si>
+  <si>
+    <t>VUJIC ANA</t>
+  </si>
+  <si>
+    <t>DELIĆ SEAD</t>
+  </si>
+  <si>
+    <t>POPOV ESTOLANO SANJA</t>
+  </si>
+  <si>
+    <t>MARKOVIC DANKO</t>
+  </si>
+  <si>
+    <t>TOŠIĆ VLADIMIR</t>
+  </si>
+  <si>
+    <t>DORDE SAVIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN MITROVIC</t>
+  </si>
+  <si>
+    <t>VLADIMIR SPASOJEVIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVKOVIC MARJAN</t>
+  </si>
+  <si>
+    <t>KARAMAN MEHMET BUGRA</t>
+  </si>
+  <si>
+    <t>MUNIRA HAJDAREVIĆ</t>
+  </si>
+  <si>
+    <t>ŽILIC SENAD</t>
+  </si>
+  <si>
+    <t>MILENKOVIĆ SUZANA</t>
+  </si>
+  <si>
+    <t>KOCDEVECI RAMAZAN</t>
+  </si>
+  <si>
+    <t>SIVČEVIC MILOMIR</t>
+  </si>
+  <si>
+    <t>ANTONIĆ DRAGAN</t>
+  </si>
+  <si>
+    <t>ŽIVKOVIĆ MILAN</t>
+  </si>
+  <si>
+    <t>VAN HERWIJNEN ZLATA</t>
+  </si>
+  <si>
+    <t>JELENA MARKOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJELA PETROVIĆ</t>
+  </si>
+  <si>
+    <t>VAHID MEHOVIC</t>
+  </si>
+  <si>
+    <t>DUROVIĆ IVA</t>
+  </si>
+  <si>
+    <t>DORDE PETROVIĆ</t>
+  </si>
+  <si>
+    <t>RISTIĆ DALIBOR</t>
+  </si>
+  <si>
+    <t>SANELA NIKOLIC</t>
+  </si>
+  <si>
+    <t>OLIVERA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>VUK PETKOVIC</t>
+  </si>
+  <si>
+    <t>IGOR RADENOVIĆ</t>
+  </si>
+  <si>
+    <t>MEMOVIĆ FUAD</t>
+  </si>
+  <si>
+    <t>STEVICA TRAJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BJELANOVIĆ ZORAN</t>
+  </si>
+  <si>
+    <t>DEJAN MILJKOVIĆ</t>
+  </si>
+  <si>
+    <t>STANKOVIC ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>JOVAN STOPA</t>
+  </si>
+  <si>
+    <t>KOCIĆ DARKO</t>
+  </si>
+  <si>
+    <t>ZORAN MARINKOVIĆ</t>
+  </si>
+  <si>
+    <t>TADIC MAJA</t>
+  </si>
+  <si>
+    <t>STEFANOVIĆ SRDAN</t>
+  </si>
+  <si>
+    <t>SUFAJ DIOLJENT</t>
+  </si>
+  <si>
+    <t>JETMIR TERZIU</t>
+  </si>
+  <si>
+    <t>PRENGZAJ VULLNET</t>
+  </si>
+  <si>
+    <t>MASSIMO SARDO</t>
+  </si>
+  <si>
+    <t>ELTON HASA</t>
+  </si>
+  <si>
+    <t>GIORGI TATANASHVILI</t>
+  </si>
+  <si>
+    <t>ISUFAJ ARJAN</t>
+  </si>
+  <si>
+    <t>VARHA OLENA</t>
+  </si>
+  <si>
+    <t>HALIL YILDIRIM</t>
+  </si>
+  <si>
+    <t>HALIT ABAY</t>
+  </si>
+  <si>
+    <t>AHMET YIGIT</t>
+  </si>
+  <si>
+    <t>KARA IBRAHIM</t>
+  </si>
+  <si>
+    <t>PODRUG ELVIRA</t>
+  </si>
+  <si>
+    <t>MUSIC SELIMA</t>
+  </si>
+  <si>
+    <t>GARGALIC MIHAIL</t>
+  </si>
+  <si>
+    <t>MARCEL SALARI</t>
+  </si>
+  <si>
+    <t>VLADIMIR TURCAN</t>
+  </si>
+  <si>
+    <t>VICTOR STRELCIUC</t>
+  </si>
+  <si>
+    <t>AKSU DENIZ</t>
+  </si>
+  <si>
+    <t>ALPER GOZCU</t>
+  </si>
+  <si>
+    <t>HASAN CAM</t>
+  </si>
+  <si>
+    <t>RASIM FERIK</t>
+  </si>
+  <si>
+    <t>YUSRA PISKIN</t>
+  </si>
+  <si>
+    <t>EDIN GORO</t>
+  </si>
+  <si>
+    <t>SIVACI AYHAN</t>
+  </si>
+  <si>
+    <t>YILDIZ ALI</t>
+  </si>
+  <si>
+    <t>TERZI MAHMUT</t>
+  </si>
+  <si>
+    <t>IGOR SIMIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLCHE SAVESKI</t>
+  </si>
+  <si>
+    <t>GLIGOR EFTIMOV</t>
+  </si>
+  <si>
+    <t>IRFAN ISEINI</t>
+  </si>
+  <si>
+    <t>DŽENANA BAJREKTAREVIĆ</t>
+  </si>
+  <si>
+    <t>MEHMET SEZER TÜLEK</t>
+  </si>
+  <si>
+    <t>MUHAMED JUŠIĆ</t>
+  </si>
+  <si>
+    <t>HUSARKIC NELA</t>
+  </si>
+  <si>
+    <t>TENGIZ TSASIDZE</t>
+  </si>
+  <si>
+    <t>ABESADZE GIORGI</t>
+  </si>
+  <si>
+    <t>LEVANI BERODZE</t>
+  </si>
+  <si>
+    <t>NIKOLA STANOJEVIC</t>
+  </si>
+  <si>
+    <t>ANDRII HRANENKO</t>
+  </si>
+  <si>
+    <t>KIMCHYNSKYI VIKTOR</t>
+  </si>
+  <si>
+    <t>BOJAN BRANKOVIĆ</t>
+  </si>
+  <si>
+    <t>ARI YAKUP</t>
+  </si>
+  <si>
+    <t>DULOVIC ZEHRA</t>
+  </si>
+  <si>
+    <t>MIRNES MATIĆ</t>
+  </si>
+  <si>
+    <t>RAMAZAN IPEK</t>
+  </si>
+  <si>
+    <t>MIRALEM BEGIĆ</t>
+  </si>
+  <si>
+    <t>MIREL KURTIĆ</t>
+  </si>
+  <si>
+    <t>IMER CIKAJ</t>
+  </si>
+  <si>
+    <t>NERMINA BEGIĆ</t>
+  </si>
+  <si>
+    <t>AKINCI ISMAIL</t>
+  </si>
+  <si>
+    <t>BOZAN AHMET</t>
+  </si>
+  <si>
+    <t>BOZKUS DEFNE</t>
+  </si>
+  <si>
+    <t>NIKITA BROLIN</t>
+  </si>
+  <si>
+    <t>NIKA SHINJIKASHVILI</t>
+  </si>
+  <si>
+    <t>PETAR RADOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>MUCO NAILJON</t>
+  </si>
+  <si>
+    <t>VLADIMIR VUČUROVIĆ</t>
+  </si>
+  <si>
+    <t>GORAN GOLUBOVIC</t>
+  </si>
+  <si>
+    <t>ELVIS HASKOVIĆ</t>
+  </si>
+  <si>
+    <t>DENIJEL SAVIC</t>
+  </si>
+  <si>
+    <t>CHULEI NADIIA</t>
+  </si>
+  <si>
+    <t>DANIEL ZDRAVEV</t>
+  </si>
+  <si>
+    <t>MUHAMED HOPI</t>
+  </si>
+  <si>
+    <t>NAFI ALJI</t>
+  </si>
+  <si>
+    <t>JEMAL KHAREBAVA</t>
+  </si>
+  <si>
+    <t>ZARZYCKA LEONARD</t>
+  </si>
+  <si>
+    <t>XIAOMEI ZHANG</t>
+  </si>
+  <si>
+    <t>ALBAN TOMA</t>
+  </si>
+  <si>
+    <t>AUREL GJOKA</t>
+  </si>
+  <si>
+    <t>MARKO KARANOVIĆ</t>
+  </si>
+  <si>
+    <t>BOŽIC VESNA</t>
+  </si>
+  <si>
+    <t>ZORAN JEVTIĆ</t>
+  </si>
+  <si>
+    <t>KOCSIS SÁNDOR PETER</t>
+  </si>
+  <si>
+    <t>ESTON SEHIR 2 STTEI 8/2, 34488 ISTANBUL</t>
+  </si>
+  <si>
+    <t>Sadguri Street /5, 10001 Tskhinvali</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 14210 Trlić</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 11262 Moštanica</t>
+  </si>
+  <si>
+    <t>Tom Lantos Blvd /49, 4276010 NETANYA</t>
+  </si>
+  <si>
+    <t>G. VATAEVI 6 , 4400 POTI</t>
+  </si>
+  <si>
+    <t>ZANA 1 , 4100 SENAKI</t>
+  </si>
+  <si>
+    <t>Antimoz Iverieli /12, 2100 Zugdidi</t>
+  </si>
+  <si>
+    <t>5. ulica /20, 4400 Kurdgelauri</t>
+  </si>
+  <si>
+    <t>Tirana 0 , 1001 Tirana</t>
+  </si>
+  <si>
+    <t>Nghe An 0 , 46000 Nghe An</t>
+  </si>
+  <si>
+    <t>Tsikhisdziri 1 , 4400 Tsikhisdziri</t>
+  </si>
+  <si>
+    <t>Mukhrani /5/4, 4400 Mukhrani</t>
+  </si>
+  <si>
+    <t>Djepchishte 0 , 12370 Djepchishte</t>
+  </si>
+  <si>
+    <t>PIONERSKYI LAHER 4/2, 2100 OHKADUASHI</t>
+  </si>
+  <si>
+    <t>ODBOČKA KOLKHETI II /31, 5400 TSKALTUBO</t>
+  </si>
+  <si>
+    <t>KHAREBAVA 2/96, 4600 KHAREBAVA</t>
+  </si>
+  <si>
+    <t>UL. 9 APRÍLA /28, 4400 POTI</t>
+  </si>
+  <si>
+    <t>TBILISI /223, 2137 TSAISHI</t>
+  </si>
+  <si>
+    <t>DUGONJIVE 0 , 32000 DUGONJIVE</t>
+  </si>
+  <si>
+    <t>Prvá ulica /78, 4400 Ruispiri</t>
+  </si>
+  <si>
+    <t>Shota Rustaveli 13/21, 37000 Rustavi</t>
+  </si>
+  <si>
+    <t>QUANG PHU 0 , 62000 QUANG PHU</t>
+  </si>
+  <si>
+    <t>Durmishkhan Beruashvili /21, 1400 Gori</t>
+  </si>
+  <si>
+    <t>SHUSHIS 10 , 79028 AVCHALA</t>
+  </si>
+  <si>
+    <t>Sherif Kshimshiashvili /N43, 1050 Batumi</t>
+  </si>
+  <si>
+    <t>Sh. Rustaveli /10, 4400 Vaziani</t>
+  </si>
+  <si>
+    <t>Tsotne Dadiani /87, 1001 Tbilisi</t>
+  </si>
+  <si>
+    <t>Kyjev /0, 1100 Kyjev</t>
+  </si>
+  <si>
+    <t>Tsageri /1, 01620 Tsageri</t>
+  </si>
+  <si>
+    <t>CMINDA NINO 3/39, 4400 POTI</t>
+  </si>
+  <si>
+    <t>Sedlari  , 14000 Sedlari</t>
+  </si>
+  <si>
+    <t>David Agmashenebeli /111/2, 0154 Kutaisi</t>
+  </si>
+  <si>
+    <t>Marca /42, 4400 Ochamchire</t>
+  </si>
+  <si>
+    <t>SHLIAKHOVA 0 , 24432 SHLIAKHOVA</t>
+  </si>
+  <si>
+    <t>BATUMI 16/18, 3700 RUSTAVI</t>
+  </si>
+  <si>
+    <t>STR.DIMITRIE STRUDZA 17 , 45502 VASLUI</t>
+  </si>
+  <si>
+    <t>LESNA 10 , 90100 IRŠAVSKIJ</t>
+  </si>
+  <si>
+    <t>CENTRÁLNA 25/6 25/6, 63709 KUPJANSK</t>
+  </si>
+  <si>
+    <t>Rasinska /006, 11000 Rakovica</t>
+  </si>
+  <si>
+    <t>STEVE JOVAMOVICA 085 , 11271 DOBAMOVCI</t>
+  </si>
+  <si>
+    <t>Juhorska /006, 11000 Belehrad</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 12302 Veliko Laole</t>
+  </si>
+  <si>
+    <t>DRAČINCI 0 , 45502 DRAČINCI</t>
+  </si>
+  <si>
+    <t>NEMA ULICE /0, 36307 DUBOVO - TUTIN</t>
+  </si>
+  <si>
+    <t>Titogradska /077, 36343 Kraljevo</t>
+  </si>
+  <si>
+    <t>Ulica Matkovića /27, 85320 Tivat</t>
+  </si>
+  <si>
+    <t>PAJAZITOVO BB/1, 26718 PAJAZITOVO</t>
+  </si>
+  <si>
+    <t>Gurre /21/1, 3411 Zdrajsh</t>
+  </si>
+  <si>
+    <t>RADOBUDA BB , 31230 ARILJE</t>
+  </si>
+  <si>
+    <t>Desanke Maksimović /008, 12370 Lazerevac - Veliki Crljeni</t>
+  </si>
+  <si>
+    <t>Karadordeva /010, 32258 Kusiće</t>
+  </si>
+  <si>
+    <t>Bosanska /BB, 71270 Fojnica</t>
+  </si>
+  <si>
+    <t>Barbaros Mah. Ebru Sk. No: 4C Ic Kapi /No: 6, 41090 Basiskele/Kocaeli</t>
+  </si>
+  <si>
+    <t>Pjesci /BB, 88000 Mostar</t>
+  </si>
+  <si>
+    <t>Sulejmana Topića /7, 77230 Velika Kladuša</t>
+  </si>
+  <si>
+    <t>NGHI THU , CUA LO 0 , 43000 NGHE AN</t>
+  </si>
+  <si>
+    <t>Nehruova /079, 11199 Novi Beograd</t>
+  </si>
+  <si>
+    <t>Kralja Petra /098, 34220 Lapovo</t>
+  </si>
+  <si>
+    <t>Druga Železnička /014, 36215 Podunavci,</t>
+  </si>
+  <si>
+    <t>Vuka Karadžića /008, 21101 Novi Sad</t>
+  </si>
+  <si>
+    <t>JOZEFA MARČOKA DRAGUTINA 060 , 21412 GLOŽAN</t>
+  </si>
+  <si>
+    <t>Librazhd  , 1020 Librazhd</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 11425 Kovačevac</t>
+  </si>
+  <si>
+    <t>Drenovik /BB, 85347 Igalo</t>
+  </si>
+  <si>
+    <t>Vidrovdan /BB, 81400 Nikšić</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara /033, 21212 Stepanovićevo</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 31314 Jablanica,Tutin</t>
+  </si>
+  <si>
+    <t>Nema ulice BB /0, 36307 Baćica</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 33520 Lukavac</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 34300 Orašac</t>
+  </si>
+  <si>
+    <t>Rabrovo,Vesicka /014, 12000 Pozarevac</t>
+  </si>
+  <si>
+    <t>Bratstva Jedinstva /005, 12000 Požarevac</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 35422 Brdani</t>
+  </si>
+  <si>
+    <t>Ratarska /055 A, 15300 Klupci</t>
+  </si>
+  <si>
+    <t>Gryke Lumi  , 4511 Shenicoll</t>
+  </si>
+  <si>
+    <t>Marka Oreškovića /020, 25221 Kljajićevo</t>
+  </si>
+  <si>
+    <t>Prvog Maja /057/A, 14210 Ub</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 18333 Rakita</t>
+  </si>
+  <si>
+    <t>SLOGA 12 12 , 11000 PALILULA</t>
+  </si>
+  <si>
+    <t>Salvadora Aljendea /026, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 19206 Izvor</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 16205 Lapotince</t>
+  </si>
+  <si>
+    <t>Pantelije - Pante Jakovljevića /006, 19320 Kladovo</t>
+  </si>
+  <si>
+    <t>NEMA ULICE BB , 18407 PROKUPLJE</t>
+  </si>
+  <si>
+    <t>Ise Sekickog /095A, 25230 Kula</t>
+  </si>
+  <si>
+    <t>DRENOVA 0 , 31300 DRENOVA</t>
+  </si>
+  <si>
+    <t>HAJDUK VELJKOVA 078 , 32104 ČAČAK</t>
+  </si>
+  <si>
+    <t>Velimira Jakića /1/6, 84211 Pljevlja</t>
+  </si>
+  <si>
+    <t>Trg Sunca /6, 85310 Budva</t>
+  </si>
+  <si>
+    <t>Nema ulice BB /1, 11328 Vodanj</t>
+  </si>
+  <si>
+    <t>Učitelj Tasina /012, 18101 Niš</t>
+  </si>
+  <si>
+    <t>Vase Čarapića /001, 11561 Lazarevac</t>
+  </si>
+  <si>
+    <t>Vojvode Stepe /014, 11561 Lazarevac</t>
+  </si>
+  <si>
+    <t>Krivošijska /025, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Janošević Veroljuba /60, 35210 Svilajnac</t>
+  </si>
+  <si>
+    <t>Cevizli mah. Zuhal cad. Ristim Istanbul sitesi A2 Blok /No. 46B, 34846 Istanbul</t>
+  </si>
+  <si>
+    <t>Ulica Žrtava Genocida u Srebrenici /64, 75260 Kalesija</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 75300 Lukavac</t>
+  </si>
+  <si>
+    <t>Girne mah. 2150 /sok.no: 9, 09100 Efeler Aydin</t>
+  </si>
+  <si>
+    <t>BULEVAR VOJVODE STEPE 0/2, 21000 NOVI SAD</t>
+  </si>
+  <si>
+    <t>Seljačkih buna /001, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>NEMA ULICE BB , 16000 LESKOVAC</t>
+  </si>
+  <si>
+    <t>Rtanjska /BB, 18230 Sokobanja</t>
+  </si>
+  <si>
+    <t>Prvomajska /005 G, 18360 Svrljig</t>
+  </si>
+  <si>
+    <t>Mala Plana 1 , 23272 Mala Plana</t>
+  </si>
+  <si>
+    <t>ALEKSE ŠANTIČA 040 , 36300 NOVI PAZAR</t>
+  </si>
+  <si>
+    <t>Gandijeva /070, 11000 Novi Beograd</t>
+  </si>
+  <si>
+    <t>NEMA ULICE bb , 14001 ARANDELOVAC</t>
+  </si>
+  <si>
+    <t>VINCI 0 , 12223 VINCI</t>
+  </si>
+  <si>
+    <t>Vojvode Putnika /028, 44430 Majur</t>
+  </si>
+  <si>
+    <t>Bulevar Zorana Dindića /213, 11070 Beograd,Novi Beograd</t>
+  </si>
+  <si>
+    <t>GENERALA MUHAJLA ŽIVKOVICA 023 , 11000 BGÖGRAD</t>
+  </si>
+  <si>
+    <t>Matice Srpske /061, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Jovana Cirilova /010, 11000 Zvezdara, Beograd</t>
+  </si>
+  <si>
+    <t>Petra Jovanovića /007, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>ČUKARICA RUŠAHI OSLOBODEHIA 6deo/002, 11000 BEOGRAD</t>
+  </si>
+  <si>
+    <t>NEMA ULICE BB , 19370 BOLJEVAC</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 16220 Grdelica</t>
+  </si>
+  <si>
+    <t>Nema ulice /bb, 32304 Takovo</t>
+  </si>
+  <si>
+    <t>Gornjomatejevačka /053, 18000 Niš</t>
+  </si>
+  <si>
+    <t>Šeste ličke divizije /001, 15220 Koceljeva</t>
+  </si>
+  <si>
+    <t>BEZIBROJA 1/1, 15225 VLADIMIRICI</t>
+  </si>
+  <si>
+    <t>Kneza Lazara /018, 11506 Draževac</t>
+  </si>
+  <si>
+    <t>Čuburska /005, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>MIRAKË BB , 3402 MIRAKË</t>
+  </si>
+  <si>
+    <t>Pater Gega /19, 8704 Fierzë</t>
+  </si>
+  <si>
+    <t>LATTANZIO QUERENA 44 , 24023 CLUSONE</t>
+  </si>
+  <si>
+    <t>Bulqize 0 , 1055 Bulqize</t>
+  </si>
+  <si>
+    <t>RUSTAVI 19/16, 09319 KONSTITUCIIS</t>
+  </si>
+  <si>
+    <t>ISUFAJ 12/1, 9333 MALLAKASTER</t>
+  </si>
+  <si>
+    <t>PEREMOHY 10 , 90570 Hrušovo</t>
+  </si>
+  <si>
+    <t>Konak mah. Kanun sokak /No. 1b, 16270 Bursa</t>
+  </si>
+  <si>
+    <t>Osmangazi Mah. Kosk Sk. /No. 20, 34887 Istanbul</t>
+  </si>
+  <si>
+    <t>Besevler Mah. Manolya Sk. /No. 1, 16110 Bursa</t>
+  </si>
+  <si>
+    <t>Yakuplu Mah /94/14, 80000 Istambul</t>
+  </si>
+  <si>
+    <t>SAFETA ZAJKA 230 , 71000 SARAJEVO</t>
+  </si>
+  <si>
+    <t>Stupari Centar BB  , 70260 Stupari</t>
+  </si>
+  <si>
+    <t>PAVLOV 6/3, 7422 BUGEAC</t>
+  </si>
+  <si>
+    <t>Mircesti, Ungheni 1 , 2086 Mircesti, Ungheni</t>
+  </si>
+  <si>
+    <t>GRENENITKI 20/50, 5021 TIRA</t>
+  </si>
+  <si>
+    <t>Pacii /7/18, 4626 CUPCINI</t>
+  </si>
+  <si>
+    <t>357 Sokak No. 12 Konak  , 35000 Izmir</t>
+  </si>
+  <si>
+    <t>SEMSINAN 38 , 59860 CORLU</t>
+  </si>
+  <si>
+    <t>Altinsehir Mah. Beyaz Karanfil Sk. /No. 23-25, 34775 Istanbul</t>
+  </si>
+  <si>
+    <t>23 Nisan Mah. Karacaoglan Cad. blok /No. 16A, 16140 Bursa</t>
+  </si>
+  <si>
+    <t>ZIYA GÖKALP MAH. SEHIT /12B, 34214 Istanbul</t>
+  </si>
+  <si>
+    <t>Olimpijska /42, 71000 Sarajevo</t>
+  </si>
+  <si>
+    <t>Kumlubel Mahallesu Uygun Sokak Daire /31, 26120 Tepebasi Eskisehir</t>
+  </si>
+  <si>
+    <t>Islambey mah.,Fhari Koruturk cad. /61/2, 34042 Istanbul</t>
+  </si>
+  <si>
+    <t>Yeni Mahalle Mah. Galeri Cad. /92, 34250 Istanbul</t>
+  </si>
+  <si>
+    <t>Zavidovići 0 , 72220 Zavidovići</t>
+  </si>
+  <si>
+    <t>Debarska /107, 12308 Bitola</t>
+  </si>
+  <si>
+    <t>Gjorgji Trajkov /2, 12308 Strumica</t>
+  </si>
+  <si>
+    <t>UL 300/BB, 1237 CHEGRANE</t>
+  </si>
+  <si>
+    <t>Pjanići /232, 77220 Cazin</t>
+  </si>
+  <si>
+    <t>DAMLA SOKAK 2-A/22, 17110 KEPEZ CANAKALE</t>
+  </si>
+  <si>
+    <t>Rudarska /49, 75000 Tuzla</t>
+  </si>
+  <si>
+    <t>Ioseb Grishshvili /41, 0162 Tbilisy</t>
+  </si>
+  <si>
+    <t>KVEMO KANDAURA /1, 3800 SAGAREJO</t>
+  </si>
+  <si>
+    <t>TKIBULI 430/6, 0101 KURSEBI</t>
+  </si>
+  <si>
+    <t>Nema ulica BB /0, 35250 Striža</t>
+  </si>
+  <si>
+    <t>Alexandra Matrosova /3, 65000 Odessa</t>
+  </si>
+  <si>
+    <t>ARONPUMNO /6, 76001 VOLOKA</t>
+  </si>
+  <si>
+    <t>Dušana Petrovića-Šaneta /011, 214422 LAZAREVAC</t>
+  </si>
+  <si>
+    <t>Atatürk Mah. Lale Sk. Cinar Blok /No: 1, 16500 Mustafakemalpasa / Bursa</t>
+  </si>
+  <si>
+    <t>Donje Petrovice /38, 75000 Tuzla</t>
+  </si>
+  <si>
+    <t>10. Septembar /40, 75290 Banovići</t>
+  </si>
+  <si>
+    <t>Armaganevler mah. sirt sk. /No. 143, 34760 Istanbul</t>
+  </si>
+  <si>
+    <t>Hasana Durmiševića /BB, 76258 Gradačac</t>
+  </si>
+  <si>
+    <t>Kulina Bana /BB, 75355 Srebrenik</t>
+  </si>
+  <si>
+    <t>Boškoviča /127, 71000 Sarajevo</t>
+  </si>
+  <si>
+    <t>Gradačac /1, 76250 Gradačac</t>
+  </si>
+  <si>
+    <t>Bahçelievler mah. /716/10, 47545 Midyat</t>
+  </si>
+  <si>
+    <t>Eskibaglar mah. camliyol sok. /11/2, 2600 TEPEBASI/ESKISEHIR</t>
+  </si>
+  <si>
+    <t>Atakent mahallesi, Kardelen evleri C10 /č.19, 34307 Fethiye</t>
+  </si>
+  <si>
+    <t>Langu /7/5, 744111 MAARDU</t>
+  </si>
+  <si>
+    <t>III. odbočka Paata Zardiashvili /9, 1500 Gurjaani</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 14210 Novaci</t>
+  </si>
+  <si>
+    <t>Misto Mame /16/1 Ap. 8, 9001 Lushnje</t>
+  </si>
+  <si>
+    <t>Seljačkih buna /065, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>NJEGOŠEVA 151/151, 16210 VLASOTINCE</t>
+  </si>
+  <si>
+    <t>Sutivanska /13, 8400 Potkrajci</t>
+  </si>
+  <si>
+    <t>UZDINSKA /52, 11000 BEOGRAD</t>
+  </si>
+  <si>
+    <t>NA GROŠI 1165/6,  PRAHA 9</t>
+  </si>
+  <si>
+    <t>Partizanska /47, 2420 Radovish</t>
+  </si>
+  <si>
+    <t>Ul.18 Ti Noemvri /br.111, 1230 Gostivar</t>
+  </si>
+  <si>
+    <t>101 /BB, 1226 Zhelino</t>
+  </si>
+  <si>
+    <t>Sikharuli farming 1 , 4400 Kolkhida , Gagra</t>
+  </si>
+  <si>
+    <t>Qyteti Shengjin /Nd/0, 4503  LEZHE</t>
+  </si>
+  <si>
+    <t>THEIIANGQTNTIANHECHENDILU 0/300, 276715 AINGIIAN</t>
+  </si>
+  <si>
+    <t>LAGGIA DALLATI 3 , 050009 LAC</t>
+  </si>
+  <si>
+    <t>Lac 1 , 4702 KURBIN</t>
+  </si>
+  <si>
+    <t>Grahovska /17, 78000 Banja Luka</t>
+  </si>
+  <si>
+    <t>SRPSKIH RUDARA 2 , 78000 BANJA LUKA</t>
+  </si>
+  <si>
+    <t>Jovana Dučica /38, 76300 Bijeljina</t>
+  </si>
+  <si>
+    <t>MATY-PARTI ÚT 157 , 6791 SZEGED</t>
+  </si>
+  <si>
+    <t>MEGYESI SÁNDOR</t>
+  </si>
+  <si>
+    <t>SZABINA STUMPFNÉ GYÜRÜSI</t>
+  </si>
+  <si>
+    <t>PUKHTIEIEV MAKSYM</t>
+  </si>
+  <si>
+    <t>GORAN STANIĆ</t>
+  </si>
+  <si>
+    <t>TEGELTIJA DRAGAN</t>
+  </si>
+  <si>
+    <t>MLADEN SLADAKOVIĆ</t>
+  </si>
+  <si>
+    <t>RADOMIR STOJKOVIĆ</t>
+  </si>
+  <si>
+    <t>MORINA ERBLIN</t>
+  </si>
+  <si>
+    <t>LIDIJA DALOVIĆ</t>
+  </si>
+  <si>
+    <t>RAŠČIĆ MIRZA</t>
+  </si>
+  <si>
+    <t>ALEKSIĆ NATALIJA</t>
+  </si>
+  <si>
+    <t>MENSI SADIKAJ</t>
+  </si>
+  <si>
+    <t>VESNA JALŠIĆ</t>
+  </si>
+  <si>
+    <t>ABRAMOVIĆ VLADIMIR</t>
+  </si>
+  <si>
+    <t>PERIĆ BRANKICA</t>
+  </si>
+  <si>
+    <t>DEMIR SOFTIĆ</t>
+  </si>
+  <si>
+    <t>MUNIR MAKIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR BORDEJEVIĆ</t>
+  </si>
+  <si>
+    <t>STARINAC BOBAN</t>
+  </si>
+  <si>
+    <t>MILOŠ VUČKOVIC</t>
+  </si>
+  <si>
+    <t>VUČKOVIĆ MIRKO</t>
+  </si>
+  <si>
+    <t>GORAN DORDEVIĆ</t>
+  </si>
+  <si>
+    <t>TANJA MILENKOVIĆ</t>
+  </si>
+  <si>
+    <t>VLADICA MILETIC</t>
+  </si>
+  <si>
+    <t>ZORAN BABIĆ</t>
+  </si>
+  <si>
+    <t>ARDIT ARIFI</t>
+  </si>
+  <si>
+    <t>GORAN SKOKNIC</t>
+  </si>
+  <si>
+    <t>ZAALI NADAREISHVILI</t>
+  </si>
+  <si>
+    <t>ISLOMBEK TOJIBOEV</t>
+  </si>
+  <si>
+    <t>MRDAK DEJAN</t>
+  </si>
+  <si>
+    <t>ŠABOVIĆ ŠABAN</t>
+  </si>
+  <si>
+    <t>KOVAČEVIC NEGOSLAV</t>
+  </si>
+  <si>
+    <t>MUSIĆ ARMIN</t>
+  </si>
+  <si>
+    <t>ZEHRAJ ALEN</t>
+  </si>
+  <si>
+    <t>LEKOVIĆ ELVIR</t>
+  </si>
+  <si>
+    <t>SKYBITSKYI VOLODYMYR</t>
+  </si>
+  <si>
+    <t>ALMÁSI JULIANNA ERZSÉBET</t>
+  </si>
+  <si>
+    <t>JANKURA DENIS</t>
+  </si>
+  <si>
+    <t>DORDE JOVANIĆ</t>
+  </si>
+  <si>
+    <t>LUKIĆ OGNJEN</t>
+  </si>
+  <si>
+    <t>MIHAJLO NAGRAISALOVIĆ</t>
+  </si>
+  <si>
+    <t>FERID DANKO</t>
+  </si>
+  <si>
+    <t>ALIS SALIHOVIĆ</t>
+  </si>
+  <si>
+    <t>ZLATAN ĆUK</t>
+  </si>
+  <si>
+    <t>SNEŽANA SIMIĆ</t>
+  </si>
+  <si>
+    <t>POPOVIĆ ALEKSANDAR</t>
+  </si>
+  <si>
+    <t>LJUBIŠA KLINCOV</t>
+  </si>
+  <si>
+    <t>ANDRIY GAISAN</t>
+  </si>
+  <si>
+    <t>NATALIA GORSHYNSKYI</t>
+  </si>
+  <si>
+    <t>IURIE ARSENE</t>
+  </si>
+  <si>
+    <t>ALEXANDRU MASLO</t>
+  </si>
+  <si>
+    <t>CEBANU ANGELA</t>
+  </si>
+  <si>
+    <t>SERGIU-IONUT GAVANEANU</t>
+  </si>
+  <si>
+    <t>MANDIC NATAŠA</t>
+  </si>
+  <si>
+    <t>SLOBODAN STOLIĆ</t>
+  </si>
+  <si>
+    <t>KOSSUTH LAJOS UTCA 95 , 8975 SZENTGYŐRCYVŐLGY</t>
+  </si>
+  <si>
+    <t>TÁNCSICS MIHÁLY UTCA 8/2, 8431 BAKONYSZENTLÁSZLÓ</t>
+  </si>
+  <si>
+    <t>GÉM UTCA 4 , 1104 BUDAPEST</t>
+  </si>
+  <si>
+    <t>Korolan Doban /006, 23244 Sutjeska</t>
+  </si>
+  <si>
+    <t>Turgenjeva /011, 21000 Novi Sad</t>
+  </si>
+  <si>
+    <t>Surčinska /046, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>Trg Oslobodenja /005, 19306 Trnjane</t>
+  </si>
+  <si>
+    <t>KUSHNIN HAS 1 , 25010 KUSHNIN</t>
+  </si>
+  <si>
+    <t>VARDARSKA 24 , 12000 ROŽAREXAC</t>
+  </si>
+  <si>
+    <t>Smederevski Put /006, 11309 Leštane</t>
+  </si>
+  <si>
+    <t>Late Bregu /25/1, 9307 Patos</t>
+  </si>
+  <si>
+    <t>Albertova /191, 23300 Kikinda</t>
+  </si>
+  <si>
+    <t>Kneza Lazara /039 C, 11400 Mladenovac (Varoš)</t>
+  </si>
+  <si>
+    <t>Veselina Čajkanovića /029D, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>NEMA ULICE /BB, 36312 Duga Poljana</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 23272 Baćica</t>
+  </si>
+  <si>
+    <t>Urovica /1, 19305 Urovica</t>
+  </si>
+  <si>
+    <t>MAJAKOVSKOG 026 , 18000 NIŠ</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 19233 Valakonje</t>
+  </si>
+  <si>
+    <t>Timočke Divizije /012, 19210 Bor</t>
+  </si>
+  <si>
+    <t>Fenečka /007 A, 11000 Beograd</t>
+  </si>
+  <si>
+    <t>DURE DANIČIČA 8 , 11300 SMEDEREVO</t>
+  </si>
+  <si>
+    <t>MITE POPOVIĆA 051 , 271390 ŠABAC</t>
+  </si>
+  <si>
+    <t>PODLUG 45 , 79260 SANSKI MOST</t>
+  </si>
+  <si>
+    <t>Tetovo 0 , 1200 Tetovo</t>
+  </si>
+  <si>
+    <t>BELEHRAD 0 , 11060 BELEHRAD</t>
+  </si>
+  <si>
+    <t>Ul. Tskaltubo Street /25, 4400 Tbilisi</t>
+  </si>
+  <si>
+    <t>Gulobod, mfc Pakhtakor /36, 130 903 FERGANA</t>
+  </si>
+  <si>
+    <t>Matkovića /27, 85320 Tivat</t>
+  </si>
+  <si>
+    <t>Bar  , 85000 Bar</t>
+  </si>
+  <si>
+    <t>Nema ulice /BB, 32232 Guberevci</t>
+  </si>
+  <si>
+    <t>Prusačka /27, 72100 Zenica</t>
+  </si>
+  <si>
+    <t>Ul. Čegrane /300, 1230 Gostivar</t>
+  </si>
+  <si>
+    <t>Rate Dugonjića /17, 71210 Ilidža</t>
+  </si>
+  <si>
+    <t>Ivana Franka /70, 47302 Nyžči Lubianky</t>
+  </si>
+  <si>
+    <t>Katona József utca /79, 1215 Budapest</t>
+  </si>
+  <si>
+    <t>STIMRÜTISTRASSE /43, 6048 HORW</t>
+  </si>
+  <si>
+    <t>Đure Damjanovića /61/16, 78000 Banja Luka</t>
+  </si>
+  <si>
+    <t>Vidovdanska BB /0, 78400 Gradiška</t>
+  </si>
+  <si>
+    <t>Banja Luka 0 , 78000 Banja Luka</t>
+  </si>
+  <si>
+    <t>Brčko 0 , 76100 Brčko</t>
+  </si>
+  <si>
+    <t>Ljubina /170, 76300 Bijeljina</t>
+  </si>
+  <si>
+    <t>Sremska /2/5, 76300 Bijeljina</t>
+  </si>
+  <si>
+    <t>Bijeljina 0 , 76300 Bijeljina</t>
+  </si>
+  <si>
+    <t>Vrelo  , 78801 Vrelo</t>
+  </si>
+  <si>
+    <t>Veljka Millankovića /13, 78400 Gradiška</t>
+  </si>
+  <si>
+    <t>N.JAREMČUKA /22, 59341 ŠIPINCI</t>
+  </si>
+  <si>
+    <t>Causeni 1 , MD2081 Causeni</t>
+  </si>
+  <si>
+    <t>Causeni /0, 57160 Causeni</t>
+  </si>
+  <si>
+    <t>SOROCA 1 , MD 2081 SOROCA</t>
+  </si>
+  <si>
+    <t>Kisinev  , 10110 Kisinev</t>
+  </si>
+  <si>
+    <t>ARMATEI 11/B2, 07708 FETESTI IL</t>
+  </si>
+  <si>
+    <t>BARJA LUKA 0 , 00000 BARJA LUKA</t>
+  </si>
+  <si>
+    <t>Vojvode Ratomira Putnika /9, 51220 Kotor Varoš</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -724,1476 +3083,9229 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F456"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:S1"/>
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="5" max="6" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="14.44140625" customWidth="1"/>
+    <col min="2" max="2" width="33.109375" customWidth="1"/>
+    <col min="3" max="3" width="40.6640625" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2">
-        <v>1790018051</v>
+        <v>2690145000</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>206</v>
       </c>
       <c r="D2">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>1690190161</v>
+        <v>2690149259</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="D3">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="E3" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F3" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>1690230274</v>
+        <v>2690148784</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>208</v>
       </c>
       <c r="D4">
-        <v>1965</v>
+        <v>1990</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>1690233206</v>
+        <v>2690149134</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>209</v>
       </c>
       <c r="D5">
-        <v>1962</v>
+        <v>1982</v>
       </c>
       <c r="E5" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>2290020245</v>
+        <v>2690149171</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
+        <v>210</v>
       </c>
       <c r="D6">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="E6" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F6" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>1890151725</v>
+        <v>2690148084</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>211</v>
       </c>
       <c r="D7">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="E7" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F7" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>2690142587</v>
+        <v>2690157222</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>212</v>
       </c>
       <c r="D8">
-        <v>1988</v>
+        <v>1966</v>
       </c>
       <c r="E8" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F8" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>1790016476</v>
+        <v>2690149769</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
       <c r="D9">
-        <v>1974</v>
+        <v>1991</v>
       </c>
       <c r="E9" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F9" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>1690173291</v>
+        <v>2690147362</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>214</v>
       </c>
       <c r="D10">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="E10" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F10" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>1690173292</v>
+        <v>2690148976</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="D11">
-        <v>1987</v>
+        <v>1968</v>
       </c>
       <c r="E11" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F11" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>1690176756</v>
+        <v>2690150396</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>216</v>
       </c>
       <c r="D12">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="E12" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F12" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>1690178235</v>
+        <v>2690149696</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>217</v>
       </c>
       <c r="D13">
-        <v>1982</v>
+        <v>1962</v>
       </c>
       <c r="E13" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>1690259107</v>
+        <v>2690149201</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>218</v>
       </c>
       <c r="D14">
-        <v>1964</v>
+        <v>1983</v>
       </c>
       <c r="E14" t="s">
-        <v>119</v>
+        <v>905</v>
       </c>
       <c r="F14" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>1790017248</v>
+        <v>2690159632</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D15">
+        <v>1967</v>
+      </c>
+      <c r="E15" t="s">
+        <v>905</v>
+      </c>
+      <c r="F15" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>2690147830</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
+        <v>220</v>
+      </c>
+      <c r="D16">
+        <v>1977</v>
+      </c>
+      <c r="E16" t="s">
+        <v>905</v>
+      </c>
+      <c r="F16" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>2690162428</v>
+      </c>
+      <c r="B17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" t="s">
+        <v>221</v>
+      </c>
+      <c r="D17">
+        <v>2002</v>
+      </c>
+      <c r="E17" t="s">
+        <v>905</v>
+      </c>
+      <c r="F17" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>2690148043</v>
+      </c>
+      <c r="B18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18">
+        <v>1969</v>
+      </c>
+      <c r="E18" t="s">
+        <v>905</v>
+      </c>
+      <c r="F18" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>2690149614</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>223</v>
+      </c>
+      <c r="D19">
+        <v>1994</v>
+      </c>
+      <c r="E19" t="s">
+        <v>905</v>
+      </c>
+      <c r="F19" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>2690149242</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" t="s">
+        <v>224</v>
+      </c>
+      <c r="D20">
+        <v>1975</v>
+      </c>
+      <c r="E20" t="s">
+        <v>905</v>
+      </c>
+      <c r="F20" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>2690159445</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>225</v>
+      </c>
+      <c r="D21">
+        <v>1977</v>
+      </c>
+      <c r="E21" t="s">
+        <v>905</v>
+      </c>
+      <c r="F21" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <v>2690159407</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>226</v>
+      </c>
+      <c r="D22">
+        <v>1995</v>
+      </c>
+      <c r="E22" t="s">
+        <v>905</v>
+      </c>
+      <c r="F22" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <v>2690148997</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>227</v>
+      </c>
+      <c r="D23">
+        <v>1994</v>
+      </c>
+      <c r="E23" t="s">
+        <v>905</v>
+      </c>
+      <c r="F23" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <v>2690159200</v>
+      </c>
+      <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>228</v>
+      </c>
+      <c r="D24">
+        <v>1976</v>
+      </c>
+      <c r="E24" t="s">
+        <v>905</v>
+      </c>
+      <c r="F24" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <v>2690150379</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>229</v>
+      </c>
+      <c r="D25">
+        <v>2005</v>
+      </c>
+      <c r="E25" t="s">
+        <v>905</v>
+      </c>
+      <c r="F25" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <v>2690149392</v>
+      </c>
+      <c r="B26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" t="s">
+        <v>230</v>
+      </c>
+      <c r="D26">
+        <v>1990</v>
+      </c>
+      <c r="E26" t="s">
+        <v>905</v>
+      </c>
+      <c r="F26" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27">
+        <v>2690147760</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>231</v>
+      </c>
+      <c r="D27">
+        <v>1998</v>
+      </c>
+      <c r="E27" t="s">
+        <v>905</v>
+      </c>
+      <c r="F27" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28">
+        <v>2690148408</v>
+      </c>
+      <c r="B28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" t="s">
+        <v>232</v>
+      </c>
+      <c r="D28">
+        <v>1964</v>
+      </c>
+      <c r="E28" t="s">
+        <v>905</v>
+      </c>
+      <c r="F28" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29">
+        <v>2690148336</v>
+      </c>
+      <c r="B29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" t="s">
+        <v>233</v>
+      </c>
+      <c r="D29">
+        <v>1985</v>
+      </c>
+      <c r="E29" t="s">
+        <v>905</v>
+      </c>
+      <c r="F29" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30">
+        <v>2690149488</v>
+      </c>
+      <c r="B30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" t="s">
+        <v>234</v>
+      </c>
+      <c r="D30">
+        <v>1984</v>
+      </c>
+      <c r="E30" t="s">
+        <v>905</v>
+      </c>
+      <c r="F30" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31">
+        <v>2690145462</v>
+      </c>
+      <c r="B31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D31">
+        <v>1969</v>
+      </c>
+      <c r="E31" t="s">
+        <v>905</v>
+      </c>
+      <c r="F31" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32">
+        <v>2690159732</v>
+      </c>
+      <c r="B32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" t="s">
+        <v>236</v>
+      </c>
+      <c r="D32">
+        <v>1983</v>
+      </c>
+      <c r="E32" t="s">
+        <v>905</v>
+      </c>
+      <c r="F32" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33">
+        <v>2690159718</v>
+      </c>
+      <c r="B33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>237</v>
+      </c>
+      <c r="D33">
+        <v>1975</v>
+      </c>
+      <c r="E33" t="s">
+        <v>905</v>
+      </c>
+      <c r="F33" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>2690168089</v>
+      </c>
+      <c r="B34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>238</v>
+      </c>
+      <c r="D34">
+        <v>2000</v>
+      </c>
+      <c r="E34" t="s">
+        <v>905</v>
+      </c>
+      <c r="F34" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>2690168397</v>
+      </c>
+      <c r="B35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>239</v>
+      </c>
+      <c r="D35">
+        <v>1966</v>
+      </c>
+      <c r="E35" t="s">
+        <v>905</v>
+      </c>
+      <c r="F35" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>2690186841</v>
+      </c>
+      <c r="B36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>240</v>
+      </c>
+      <c r="D36">
+        <v>1997</v>
+      </c>
+      <c r="E36" t="s">
+        <v>905</v>
+      </c>
+      <c r="F36" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <v>2690150710</v>
+      </c>
+      <c r="B37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" t="s">
+        <v>241</v>
+      </c>
+      <c r="D37">
+        <v>1982</v>
+      </c>
+      <c r="E37" t="s">
+        <v>905</v>
+      </c>
+      <c r="F37" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38">
+        <v>2690147815</v>
+      </c>
+      <c r="B38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" t="s">
+        <v>242</v>
+      </c>
+      <c r="D38">
+        <v>1966</v>
+      </c>
+      <c r="E38" t="s">
+        <v>905</v>
+      </c>
+      <c r="F38" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <v>2690158941</v>
+      </c>
+      <c r="B39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" t="s">
+        <v>243</v>
+      </c>
+      <c r="D39">
+        <v>1984</v>
+      </c>
+      <c r="E39" t="s">
+        <v>905</v>
+      </c>
+      <c r="F39" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <v>2690162030</v>
+      </c>
+      <c r="B40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" t="s">
+        <v>244</v>
+      </c>
+      <c r="D40">
+        <v>2005</v>
+      </c>
+      <c r="E40" t="s">
+        <v>905</v>
+      </c>
+      <c r="F40" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41">
+        <v>2690149523</v>
+      </c>
+      <c r="B41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" t="s">
+        <v>245</v>
+      </c>
+      <c r="D41">
+        <v>1969</v>
+      </c>
+      <c r="E41" t="s">
+        <v>905</v>
+      </c>
+      <c r="F41" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <v>2690147727</v>
+      </c>
+      <c r="B42" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" t="s">
+        <v>246</v>
+      </c>
+      <c r="D42">
+        <v>1993</v>
+      </c>
+      <c r="E42" t="s">
+        <v>905</v>
+      </c>
+      <c r="F42" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43">
+        <v>2690146154</v>
+      </c>
+      <c r="B43" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" t="s">
+        <v>247</v>
+      </c>
+      <c r="D43">
+        <v>1977</v>
+      </c>
+      <c r="E43" t="s">
+        <v>905</v>
+      </c>
+      <c r="F43" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44">
+        <v>2690149790</v>
+      </c>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>248</v>
+      </c>
+      <c r="D44">
+        <v>1996</v>
+      </c>
+      <c r="E44" t="s">
+        <v>905</v>
+      </c>
+      <c r="F44" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45">
+        <v>2690145942</v>
+      </c>
+      <c r="B45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" t="s">
+        <v>249</v>
+      </c>
+      <c r="D45">
+        <v>1985</v>
+      </c>
+      <c r="E45" t="s">
+        <v>905</v>
+      </c>
+      <c r="F45" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46">
+        <v>2690147652</v>
+      </c>
+      <c r="B46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" t="s">
+        <v>250</v>
+      </c>
+      <c r="D46">
+        <v>1992</v>
+      </c>
+      <c r="E46" t="s">
+        <v>905</v>
+      </c>
+      <c r="F46" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47">
+        <v>2690148834</v>
+      </c>
+      <c r="B47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" t="s">
+        <v>251</v>
+      </c>
+      <c r="D47">
+        <v>1977</v>
+      </c>
+      <c r="E47" t="s">
+        <v>905</v>
+      </c>
+      <c r="F47" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48">
+        <v>2690147610</v>
+      </c>
+      <c r="B48" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" t="s">
+        <v>252</v>
+      </c>
+      <c r="D48">
+        <v>1982</v>
+      </c>
+      <c r="E48" t="s">
+        <v>905</v>
+      </c>
+      <c r="F48" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>2690147714</v>
+      </c>
+      <c r="B49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" t="s">
+        <v>252</v>
+      </c>
+      <c r="D49">
+        <v>1988</v>
+      </c>
+      <c r="E49" t="s">
+        <v>905</v>
+      </c>
+      <c r="F49" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50">
+        <v>2690147778</v>
+      </c>
+      <c r="B50" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" t="s">
+        <v>253</v>
+      </c>
+      <c r="D50">
+        <v>1999</v>
+      </c>
+      <c r="E50" t="s">
+        <v>905</v>
+      </c>
+      <c r="F50" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51">
+        <v>2690149040</v>
+      </c>
+      <c r="B51" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" t="s">
+        <v>254</v>
+      </c>
+      <c r="D51">
+        <v>1963</v>
+      </c>
+      <c r="E51" t="s">
+        <v>905</v>
+      </c>
+      <c r="F51" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52">
+        <v>2690145747</v>
+      </c>
+      <c r="B52" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" t="s">
+        <v>255</v>
+      </c>
+      <c r="D52">
+        <v>1971</v>
+      </c>
+      <c r="E52" t="s">
+        <v>905</v>
+      </c>
+      <c r="F52" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53">
+        <v>2690148090</v>
+      </c>
+      <c r="B53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" t="s">
+        <v>256</v>
+      </c>
+      <c r="D53">
+        <v>1976</v>
+      </c>
+      <c r="E53" t="s">
+        <v>905</v>
+      </c>
+      <c r="F53" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54">
+        <v>2690146195</v>
+      </c>
+      <c r="B54" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" t="s">
+        <v>257</v>
+      </c>
+      <c r="D54">
+        <v>1975</v>
+      </c>
+      <c r="E54" t="s">
+        <v>905</v>
+      </c>
+      <c r="F54" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55">
+        <v>2690148104</v>
+      </c>
+      <c r="B55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" t="s">
+        <v>258</v>
+      </c>
+      <c r="D55">
+        <v>2000</v>
+      </c>
+      <c r="E55" t="s">
+        <v>905</v>
+      </c>
+      <c r="F55" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56">
+        <v>2690147834</v>
+      </c>
+      <c r="B56" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" t="s">
+        <v>259</v>
+      </c>
+      <c r="D56">
+        <v>1991</v>
+      </c>
+      <c r="E56" t="s">
+        <v>905</v>
+      </c>
+      <c r="F56" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57">
+        <v>2690146251</v>
+      </c>
+      <c r="B57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" t="s">
+        <v>260</v>
+      </c>
+      <c r="D57">
+        <v>1960</v>
+      </c>
+      <c r="E57" t="s">
+        <v>905</v>
+      </c>
+      <c r="F57" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58">
+        <v>2690150585</v>
+      </c>
+      <c r="B58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" t="s">
+        <v>261</v>
+      </c>
+      <c r="D58">
+        <v>2000</v>
+      </c>
+      <c r="E58" t="s">
+        <v>905</v>
+      </c>
+      <c r="F58" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59">
+        <v>2690148649</v>
+      </c>
+      <c r="B59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" t="s">
+        <v>262</v>
+      </c>
+      <c r="D59">
+        <v>1994</v>
+      </c>
+      <c r="E59" t="s">
+        <v>905</v>
+      </c>
+      <c r="F59" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60">
+        <v>2690147827</v>
+      </c>
+      <c r="B60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" t="s">
+        <v>263</v>
+      </c>
+      <c r="D60">
+        <v>1984</v>
+      </c>
+      <c r="E60" t="s">
+        <v>905</v>
+      </c>
+      <c r="F60" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61">
+        <v>2690149456</v>
+      </c>
+      <c r="B61" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" t="s">
+        <v>264</v>
+      </c>
+      <c r="D61">
+        <v>1973</v>
+      </c>
+      <c r="E61" t="s">
+        <v>905</v>
+      </c>
+      <c r="F61" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <v>2690146206</v>
+      </c>
+      <c r="B62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" t="s">
+        <v>265</v>
+      </c>
+      <c r="D62">
+        <v>1992</v>
+      </c>
+      <c r="E62" t="s">
+        <v>905</v>
+      </c>
+      <c r="F62" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>2690150345</v>
+      </c>
+      <c r="B63" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" t="s">
+        <v>266</v>
+      </c>
+      <c r="D63">
+        <v>1995</v>
+      </c>
+      <c r="E63" t="s">
+        <v>905</v>
+      </c>
+      <c r="F63" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>2690146509</v>
+      </c>
+      <c r="B64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64">
+        <v>1997</v>
+      </c>
+      <c r="E64" t="s">
+        <v>905</v>
+      </c>
+      <c r="F64" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>2690150358</v>
+      </c>
+      <c r="B65" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" t="s">
+        <v>268</v>
+      </c>
+      <c r="D65">
+        <v>1996</v>
+      </c>
+      <c r="E65" t="s">
+        <v>905</v>
+      </c>
+      <c r="F65" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>2690150556</v>
+      </c>
+      <c r="B66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" t="s">
+        <v>269</v>
+      </c>
+      <c r="D66">
+        <v>2000</v>
+      </c>
+      <c r="E66" t="s">
+        <v>905</v>
+      </c>
+      <c r="F66" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>2690147123</v>
+      </c>
+      <c r="B67" t="s">
+        <v>71</v>
+      </c>
+      <c r="C67" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67">
+        <v>1977</v>
+      </c>
+      <c r="E67" t="s">
+        <v>905</v>
+      </c>
+      <c r="F67" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>2690147713</v>
+      </c>
+      <c r="B68" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" t="s">
+        <v>271</v>
+      </c>
+      <c r="D68">
+        <v>1986</v>
+      </c>
+      <c r="E68" t="s">
+        <v>905</v>
+      </c>
+      <c r="F68" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>2690158261</v>
+      </c>
+      <c r="B69" t="s">
+        <v>73</v>
+      </c>
+      <c r="C69" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69">
+        <v>1975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>905</v>
+      </c>
+      <c r="F69" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>2690147882</v>
+      </c>
+      <c r="B70" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" t="s">
+        <v>273</v>
+      </c>
+      <c r="D70">
+        <v>2000</v>
+      </c>
+      <c r="E70" t="s">
+        <v>905</v>
+      </c>
+      <c r="F70" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>2690149217</v>
+      </c>
+      <c r="B71" t="s">
         <v>75</v>
       </c>
-      <c r="D15">
+      <c r="C71" t="s">
+        <v>274</v>
+      </c>
+      <c r="D71">
+        <v>1972</v>
+      </c>
+      <c r="E71" t="s">
+        <v>905</v>
+      </c>
+      <c r="F71" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>2690159143</v>
+      </c>
+      <c r="B72" t="s">
+        <v>76</v>
+      </c>
+      <c r="C72" t="s">
+        <v>275</v>
+      </c>
+      <c r="D72">
+        <v>2003</v>
+      </c>
+      <c r="E72" t="s">
+        <v>905</v>
+      </c>
+      <c r="F72" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>2690149076</v>
+      </c>
+      <c r="B73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" t="s">
+        <v>276</v>
+      </c>
+      <c r="D73">
+        <v>1997</v>
+      </c>
+      <c r="E73" t="s">
+        <v>905</v>
+      </c>
+      <c r="F73" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A74">
+        <v>2690160152</v>
+      </c>
+      <c r="B74" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" t="s">
+        <v>277</v>
+      </c>
+      <c r="D74">
+        <v>1985</v>
+      </c>
+      <c r="E74" t="s">
+        <v>905</v>
+      </c>
+      <c r="F74" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75">
+        <v>2690160804</v>
+      </c>
+      <c r="B75" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" t="s">
+        <v>278</v>
+      </c>
+      <c r="D75">
+        <v>1997</v>
+      </c>
+      <c r="E75" t="s">
+        <v>905</v>
+      </c>
+      <c r="F75" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A76">
+        <v>2690161028</v>
+      </c>
+      <c r="B76" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>279</v>
+      </c>
+      <c r="D76">
+        <v>1976</v>
+      </c>
+      <c r="E76" t="s">
+        <v>905</v>
+      </c>
+      <c r="F76" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77">
+        <v>2690158391</v>
+      </c>
+      <c r="B77" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" t="s">
+        <v>280</v>
+      </c>
+      <c r="D77">
+        <v>1985</v>
+      </c>
+      <c r="E77" t="s">
+        <v>905</v>
+      </c>
+      <c r="F77" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A78">
+        <v>2690148088</v>
+      </c>
+      <c r="B78" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" t="s">
+        <v>280</v>
+      </c>
+      <c r="D78">
+        <v>1983</v>
+      </c>
+      <c r="E78" t="s">
+        <v>905</v>
+      </c>
+      <c r="F78" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A79">
+        <v>2690147453</v>
+      </c>
+      <c r="B79" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" t="s">
+        <v>281</v>
+      </c>
+      <c r="D79">
+        <v>1980</v>
+      </c>
+      <c r="E79" t="s">
+        <v>905</v>
+      </c>
+      <c r="F79" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80">
+        <v>2690149429</v>
+      </c>
+      <c r="B80" t="s">
+        <v>84</v>
+      </c>
+      <c r="C80" t="s">
+        <v>282</v>
+      </c>
+      <c r="D80">
+        <v>1975</v>
+      </c>
+      <c r="E80" t="s">
+        <v>905</v>
+      </c>
+      <c r="F80" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A81">
+        <v>2690145484</v>
+      </c>
+      <c r="B81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" t="s">
+        <v>283</v>
+      </c>
+      <c r="D81">
+        <v>1966</v>
+      </c>
+      <c r="E81" t="s">
+        <v>905</v>
+      </c>
+      <c r="F81" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A82">
+        <v>2690150165</v>
+      </c>
+      <c r="B82" t="s">
+        <v>86</v>
+      </c>
+      <c r="C82" t="s">
+        <v>284</v>
+      </c>
+      <c r="D82">
+        <v>2001</v>
+      </c>
+      <c r="E82" t="s">
+        <v>905</v>
+      </c>
+      <c r="F82" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A83">
+        <v>2690150430</v>
+      </c>
+      <c r="B83" t="s">
+        <v>87</v>
+      </c>
+      <c r="C83" t="s">
+        <v>285</v>
+      </c>
+      <c r="D83">
+        <v>1994</v>
+      </c>
+      <c r="E83" t="s">
+        <v>905</v>
+      </c>
+      <c r="F83" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A84">
+        <v>2690159559</v>
+      </c>
+      <c r="B84" t="s">
+        <v>88</v>
+      </c>
+      <c r="C84" t="s">
+        <v>286</v>
+      </c>
+      <c r="D84">
+        <v>1985</v>
+      </c>
+      <c r="E84" t="s">
+        <v>905</v>
+      </c>
+      <c r="F84" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A85">
+        <v>2690149846</v>
+      </c>
+      <c r="B85" t="s">
+        <v>89</v>
+      </c>
+      <c r="C85" t="s">
+        <v>287</v>
+      </c>
+      <c r="D85">
+        <v>1997</v>
+      </c>
+      <c r="E85" t="s">
+        <v>905</v>
+      </c>
+      <c r="F85" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A86">
+        <v>2690149450</v>
+      </c>
+      <c r="B86" t="s">
+        <v>90</v>
+      </c>
+      <c r="C86" t="s">
+        <v>288</v>
+      </c>
+      <c r="D86">
+        <v>1991</v>
+      </c>
+      <c r="E86" t="s">
+        <v>905</v>
+      </c>
+      <c r="F86" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87">
+        <v>2690149830</v>
+      </c>
+      <c r="B87" t="s">
+        <v>91</v>
+      </c>
+      <c r="C87" t="s">
+        <v>289</v>
+      </c>
+      <c r="D87">
+        <v>1998</v>
+      </c>
+      <c r="E87" t="s">
+        <v>905</v>
+      </c>
+      <c r="F87" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A88">
+        <v>2690150382</v>
+      </c>
+      <c r="B88" t="s">
+        <v>92</v>
+      </c>
+      <c r="C88" t="s">
+        <v>290</v>
+      </c>
+      <c r="D88">
+        <v>1990</v>
+      </c>
+      <c r="E88" t="s">
+        <v>905</v>
+      </c>
+      <c r="F88" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A89">
+        <v>2690148633</v>
+      </c>
+      <c r="B89" t="s">
+        <v>93</v>
+      </c>
+      <c r="C89" t="s">
+        <v>291</v>
+      </c>
+      <c r="D89">
+        <v>1982</v>
+      </c>
+      <c r="E89" t="s">
+        <v>905</v>
+      </c>
+      <c r="F89" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A90">
+        <v>2690160109</v>
+      </c>
+      <c r="B90" t="s">
+        <v>94</v>
+      </c>
+      <c r="C90" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90">
+        <v>1979</v>
+      </c>
+      <c r="E90" t="s">
+        <v>905</v>
+      </c>
+      <c r="F90" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A91">
+        <v>2690149371</v>
+      </c>
+      <c r="B91" t="s">
+        <v>95</v>
+      </c>
+      <c r="C91" t="s">
+        <v>293</v>
+      </c>
+      <c r="D91">
+        <v>2001</v>
+      </c>
+      <c r="E91" t="s">
+        <v>905</v>
+      </c>
+      <c r="F91" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A92">
+        <v>2690150036</v>
+      </c>
+      <c r="B92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C92" t="s">
+        <v>294</v>
+      </c>
+      <c r="D92">
+        <v>1981</v>
+      </c>
+      <c r="E92" t="s">
+        <v>905</v>
+      </c>
+      <c r="F92" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A93">
+        <v>2690150040</v>
+      </c>
+      <c r="B93" t="s">
+        <v>97</v>
+      </c>
+      <c r="C93" t="s">
+        <v>295</v>
+      </c>
+      <c r="D93">
+        <v>1995</v>
+      </c>
+      <c r="E93" t="s">
+        <v>905</v>
+      </c>
+      <c r="F93" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A94">
+        <v>2690158144</v>
+      </c>
+      <c r="B94" t="s">
+        <v>98</v>
+      </c>
+      <c r="C94" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94">
+        <v>1981</v>
+      </c>
+      <c r="E94" t="s">
+        <v>905</v>
+      </c>
+      <c r="F94" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A95">
+        <v>2690160431</v>
+      </c>
+      <c r="B95" t="s">
+        <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>297</v>
+      </c>
+      <c r="D95">
+        <v>2001</v>
+      </c>
+      <c r="E95" t="s">
+        <v>905</v>
+      </c>
+      <c r="F95" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A96">
+        <v>2690147888</v>
+      </c>
+      <c r="B96" t="s">
+        <v>100</v>
+      </c>
+      <c r="C96" t="s">
+        <v>298</v>
+      </c>
+      <c r="D96">
+        <v>1991</v>
+      </c>
+      <c r="E96" t="s">
+        <v>905</v>
+      </c>
+      <c r="F96" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A97">
+        <v>2690159935</v>
+      </c>
+      <c r="B97" t="s">
+        <v>101</v>
+      </c>
+      <c r="C97" t="s">
+        <v>299</v>
+      </c>
+      <c r="D97">
+        <v>1991</v>
+      </c>
+      <c r="E97" t="s">
+        <v>905</v>
+      </c>
+      <c r="F97" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A98">
+        <v>2690159043</v>
+      </c>
+      <c r="B98" t="s">
+        <v>102</v>
+      </c>
+      <c r="C98" t="s">
+        <v>300</v>
+      </c>
+      <c r="D98">
+        <v>1991</v>
+      </c>
+      <c r="E98" t="s">
+        <v>905</v>
+      </c>
+      <c r="F98" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A99">
+        <v>2690147363</v>
+      </c>
+      <c r="B99" t="s">
+        <v>103</v>
+      </c>
+      <c r="C99" t="s">
+        <v>301</v>
+      </c>
+      <c r="D99">
+        <v>1995</v>
+      </c>
+      <c r="E99" t="s">
+        <v>905</v>
+      </c>
+      <c r="F99" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A100">
+        <v>2690158552</v>
+      </c>
+      <c r="B100" t="s">
+        <v>104</v>
+      </c>
+      <c r="C100" t="s">
+        <v>302</v>
+      </c>
+      <c r="D100">
+        <v>1978</v>
+      </c>
+      <c r="E100" t="s">
+        <v>905</v>
+      </c>
+      <c r="F100" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A101">
+        <v>2690146112</v>
+      </c>
+      <c r="B101" t="s">
+        <v>105</v>
+      </c>
+      <c r="C101" t="s">
+        <v>303</v>
+      </c>
+      <c r="D101">
+        <v>1973</v>
+      </c>
+      <c r="E101" t="s">
+        <v>905</v>
+      </c>
+      <c r="F101" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A102">
+        <v>2690158223</v>
+      </c>
+      <c r="B102" t="s">
+        <v>106</v>
+      </c>
+      <c r="C102" t="s">
+        <v>304</v>
+      </c>
+      <c r="D102">
+        <v>1974</v>
+      </c>
+      <c r="E102" t="s">
+        <v>905</v>
+      </c>
+      <c r="F102" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A103">
+        <v>2690150253</v>
+      </c>
+      <c r="B103" t="s">
+        <v>107</v>
+      </c>
+      <c r="C103" t="s">
+        <v>305</v>
+      </c>
+      <c r="D103">
+        <v>1993</v>
+      </c>
+      <c r="E103" t="s">
+        <v>905</v>
+      </c>
+      <c r="F103" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A104">
+        <v>2690150193</v>
+      </c>
+      <c r="B104" t="s">
+        <v>108</v>
+      </c>
+      <c r="C104" t="s">
+        <v>306</v>
+      </c>
+      <c r="D104">
+        <v>1969</v>
+      </c>
+      <c r="E104" t="s">
+        <v>905</v>
+      </c>
+      <c r="F104" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A105">
+        <v>2690149223</v>
+      </c>
+      <c r="B105" t="s">
+        <v>109</v>
+      </c>
+      <c r="C105" t="s">
+        <v>307</v>
+      </c>
+      <c r="D105">
+        <v>1968</v>
+      </c>
+      <c r="E105" t="s">
+        <v>905</v>
+      </c>
+      <c r="F105" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A106">
+        <v>2690159591</v>
+      </c>
+      <c r="B106" t="s">
+        <v>110</v>
+      </c>
+      <c r="C106" t="s">
+        <v>308</v>
+      </c>
+      <c r="D106">
+        <v>1985</v>
+      </c>
+      <c r="E106" t="s">
+        <v>905</v>
+      </c>
+      <c r="F106" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A107">
+        <v>2690149826</v>
+      </c>
+      <c r="B107" t="s">
+        <v>111</v>
+      </c>
+      <c r="C107" t="s">
+        <v>309</v>
+      </c>
+      <c r="D107">
+        <v>1989</v>
+      </c>
+      <c r="E107" t="s">
+        <v>905</v>
+      </c>
+      <c r="F107" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A108">
+        <v>2690147374</v>
+      </c>
+      <c r="B108" t="s">
+        <v>112</v>
+      </c>
+      <c r="C108" t="s">
+        <v>310</v>
+      </c>
+      <c r="D108">
+        <v>1969</v>
+      </c>
+      <c r="E108" t="s">
+        <v>905</v>
+      </c>
+      <c r="F108" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A109">
+        <v>2690144000</v>
+      </c>
+      <c r="B109" t="s">
+        <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>311</v>
+      </c>
+      <c r="D109">
+        <v>1984</v>
+      </c>
+      <c r="E109" t="s">
+        <v>905</v>
+      </c>
+      <c r="F109" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A110">
+        <v>2690149372</v>
+      </c>
+      <c r="B110" t="s">
+        <v>114</v>
+      </c>
+      <c r="C110" t="s">
+        <v>312</v>
+      </c>
+      <c r="D110">
+        <v>1990</v>
+      </c>
+      <c r="E110" t="s">
+        <v>905</v>
+      </c>
+      <c r="F110" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A111">
+        <v>2690147483</v>
+      </c>
+      <c r="B111" t="s">
+        <v>115</v>
+      </c>
+      <c r="C111" t="s">
+        <v>313</v>
+      </c>
+      <c r="D111">
+        <v>1994</v>
+      </c>
+      <c r="E111" t="s">
+        <v>905</v>
+      </c>
+      <c r="F111" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A112">
+        <v>2690159345</v>
+      </c>
+      <c r="B112" t="s">
+        <v>116</v>
+      </c>
+      <c r="C112" t="s">
+        <v>314</v>
+      </c>
+      <c r="D112">
+        <v>1973</v>
+      </c>
+      <c r="E112" t="s">
+        <v>905</v>
+      </c>
+      <c r="F112" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A113">
+        <v>2690149536</v>
+      </c>
+      <c r="B113" t="s">
+        <v>117</v>
+      </c>
+      <c r="C113" t="s">
+        <v>315</v>
+      </c>
+      <c r="D113">
+        <v>1999</v>
+      </c>
+      <c r="E113" t="s">
+        <v>905</v>
+      </c>
+      <c r="F113" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A114">
+        <v>2690158429</v>
+      </c>
+      <c r="B114" t="s">
+        <v>118</v>
+      </c>
+      <c r="C114" t="s">
+        <v>316</v>
+      </c>
+      <c r="D114">
+        <v>1981</v>
+      </c>
+      <c r="E114" t="s">
+        <v>905</v>
+      </c>
+      <c r="F114" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A115">
+        <v>2690149792</v>
+      </c>
+      <c r="B115" t="s">
+        <v>119</v>
+      </c>
+      <c r="C115" t="s">
+        <v>317</v>
+      </c>
+      <c r="D115">
+        <v>1959</v>
+      </c>
+      <c r="E115" t="s">
+        <v>905</v>
+      </c>
+      <c r="F115" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A116">
+        <v>2690149088</v>
+      </c>
+      <c r="B116" t="s">
+        <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>316</v>
+      </c>
+      <c r="D116">
+        <v>1995</v>
+      </c>
+      <c r="E116" t="s">
+        <v>905</v>
+      </c>
+      <c r="F116" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A117">
+        <v>2690148362</v>
+      </c>
+      <c r="B117" t="s">
+        <v>121</v>
+      </c>
+      <c r="C117" t="s">
+        <v>318</v>
+      </c>
+      <c r="D117">
+        <v>1975</v>
+      </c>
+      <c r="E117" t="s">
+        <v>905</v>
+      </c>
+      <c r="F117" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A118">
+        <v>2690177340</v>
+      </c>
+      <c r="B118" t="s">
+        <v>122</v>
+      </c>
+      <c r="C118" t="s">
+        <v>319</v>
+      </c>
+      <c r="D118">
+        <v>1992</v>
+      </c>
+      <c r="E118" t="s">
+        <v>905</v>
+      </c>
+      <c r="F118" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A119">
+        <v>2690149819</v>
+      </c>
+      <c r="B119" t="s">
+        <v>123</v>
+      </c>
+      <c r="C119" t="s">
+        <v>320</v>
+      </c>
+      <c r="D119">
+        <v>1986</v>
+      </c>
+      <c r="E119" t="s">
+        <v>905</v>
+      </c>
+      <c r="F119" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A120">
+        <v>2690149518</v>
+      </c>
+      <c r="B120" t="s">
+        <v>124</v>
+      </c>
+      <c r="C120" t="s">
+        <v>321</v>
+      </c>
+      <c r="D120">
+        <v>1978</v>
+      </c>
+      <c r="E120" t="s">
+        <v>905</v>
+      </c>
+      <c r="F120" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A121">
+        <v>2690149520</v>
+      </c>
+      <c r="B121" t="s">
+        <v>125</v>
+      </c>
+      <c r="C121" t="s">
+        <v>321</v>
+      </c>
+      <c r="D121">
+        <v>1998</v>
+      </c>
+      <c r="E121" t="s">
+        <v>905</v>
+      </c>
+      <c r="F121" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A122">
+        <v>2690148028</v>
+      </c>
+      <c r="B122" t="s">
+        <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>322</v>
+      </c>
+      <c r="D122">
+        <v>1968</v>
+      </c>
+      <c r="E122" t="s">
+        <v>905</v>
+      </c>
+      <c r="F122" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A123">
+        <v>2690149366</v>
+      </c>
+      <c r="B123" t="s">
+        <v>127</v>
+      </c>
+      <c r="C123" t="s">
+        <v>323</v>
+      </c>
+      <c r="D123">
+        <v>1983</v>
+      </c>
+      <c r="E123" t="s">
+        <v>905</v>
+      </c>
+      <c r="F123" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A124">
+        <v>2690149752</v>
+      </c>
+      <c r="B124" t="s">
+        <v>128</v>
+      </c>
+      <c r="C124" t="s">
+        <v>324</v>
+      </c>
+      <c r="D124">
+        <v>1990</v>
+      </c>
+      <c r="E124" t="s">
+        <v>905</v>
+      </c>
+      <c r="F124" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125">
+        <v>2690148767</v>
+      </c>
+      <c r="B125" t="s">
+        <v>129</v>
+      </c>
+      <c r="C125" t="s">
+        <v>325</v>
+      </c>
+      <c r="D125">
+        <v>1974</v>
+      </c>
+      <c r="E125" t="s">
+        <v>905</v>
+      </c>
+      <c r="F125" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126">
+        <v>2690149238</v>
+      </c>
+      <c r="B126" t="s">
+        <v>130</v>
+      </c>
+      <c r="C126" t="s">
+        <v>326</v>
+      </c>
+      <c r="D126">
+        <v>1976</v>
+      </c>
+      <c r="E126" t="s">
+        <v>905</v>
+      </c>
+      <c r="F126" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127">
+        <v>2690148193</v>
+      </c>
+      <c r="B127" t="s">
+        <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>327</v>
+      </c>
+      <c r="D127">
+        <v>1981</v>
+      </c>
+      <c r="E127" t="s">
+        <v>905</v>
+      </c>
+      <c r="F127" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128">
+        <v>2690158222</v>
+      </c>
+      <c r="B128" t="s">
+        <v>132</v>
+      </c>
+      <c r="C128" t="s">
+        <v>328</v>
+      </c>
+      <c r="D128">
+        <v>1981</v>
+      </c>
+      <c r="E128" t="s">
+        <v>905</v>
+      </c>
+      <c r="F128" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129">
+        <v>2690159710</v>
+      </c>
+      <c r="B129" t="s">
+        <v>133</v>
+      </c>
+      <c r="C129" t="s">
+        <v>328</v>
+      </c>
+      <c r="D129">
+        <v>1988</v>
+      </c>
+      <c r="E129" t="s">
+        <v>905</v>
+      </c>
+      <c r="F129" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A130">
+        <v>2690147790</v>
+      </c>
+      <c r="B130" t="s">
+        <v>134</v>
+      </c>
+      <c r="C130" t="s">
+        <v>329</v>
+      </c>
+      <c r="D130">
+        <v>1970</v>
+      </c>
+      <c r="E130" t="s">
+        <v>905</v>
+      </c>
+      <c r="F130" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A131">
+        <v>2690148152</v>
+      </c>
+      <c r="B131" t="s">
+        <v>135</v>
+      </c>
+      <c r="C131" t="s">
+        <v>330</v>
+      </c>
+      <c r="D131">
+        <v>1994</v>
+      </c>
+      <c r="E131" t="s">
+        <v>905</v>
+      </c>
+      <c r="F131" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A132">
+        <v>2690149604</v>
+      </c>
+      <c r="B132" t="s">
+        <v>136</v>
+      </c>
+      <c r="C132" t="s">
+        <v>331</v>
+      </c>
+      <c r="D132">
+        <v>1974</v>
+      </c>
+      <c r="E132" t="s">
+        <v>905</v>
+      </c>
+      <c r="F132" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A133">
+        <v>2690164015</v>
+      </c>
+      <c r="B133" t="s">
+        <v>137</v>
+      </c>
+      <c r="C133" t="s">
+        <v>332</v>
+      </c>
+      <c r="D133">
+        <v>1985</v>
+      </c>
+      <c r="E133" t="s">
+        <v>905</v>
+      </c>
+      <c r="F133" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A134">
+        <v>2690149887</v>
+      </c>
+      <c r="B134" t="s">
+        <v>138</v>
+      </c>
+      <c r="C134" t="s">
+        <v>333</v>
+      </c>
+      <c r="D134">
+        <v>1983</v>
+      </c>
+      <c r="E134" t="s">
+        <v>905</v>
+      </c>
+      <c r="F134" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A135">
+        <v>2690149648</v>
+      </c>
+      <c r="B135" t="s">
+        <v>139</v>
+      </c>
+      <c r="C135" t="s">
+        <v>334</v>
+      </c>
+      <c r="D135">
+        <v>1993</v>
+      </c>
+      <c r="E135" t="s">
+        <v>905</v>
+      </c>
+      <c r="F135" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A136">
+        <v>2690149101</v>
+      </c>
+      <c r="B136" t="s">
+        <v>140</v>
+      </c>
+      <c r="C136" t="s">
+        <v>335</v>
+      </c>
+      <c r="D136">
+        <v>1985</v>
+      </c>
+      <c r="E136" t="s">
+        <v>905</v>
+      </c>
+      <c r="F136" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A137">
+        <v>2690146314</v>
+      </c>
+      <c r="B137" t="s">
+        <v>141</v>
+      </c>
+      <c r="C137" t="s">
+        <v>336</v>
+      </c>
+      <c r="D137">
+        <v>1982</v>
+      </c>
+      <c r="E137" t="s">
+        <v>905</v>
+      </c>
+      <c r="F137" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A138">
+        <v>2690147842</v>
+      </c>
+      <c r="B138" t="s">
+        <v>142</v>
+      </c>
+      <c r="C138" t="s">
+        <v>337</v>
+      </c>
+      <c r="D138">
+        <v>1992</v>
+      </c>
+      <c r="E138" t="s">
+        <v>905</v>
+      </c>
+      <c r="F138" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A139">
+        <v>2690149326</v>
+      </c>
+      <c r="B139" t="s">
+        <v>143</v>
+      </c>
+      <c r="C139" t="s">
+        <v>338</v>
+      </c>
+      <c r="D139">
+        <v>1996</v>
+      </c>
+      <c r="E139" t="s">
+        <v>905</v>
+      </c>
+      <c r="F139" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A140">
+        <v>2690148994</v>
+      </c>
+      <c r="B140" t="s">
+        <v>144</v>
+      </c>
+      <c r="C140" t="s">
+        <v>339</v>
+      </c>
+      <c r="D140">
+        <v>1988</v>
+      </c>
+      <c r="E140" t="s">
+        <v>905</v>
+      </c>
+      <c r="F140" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A141">
+        <v>2690148844</v>
+      </c>
+      <c r="B141" t="s">
+        <v>145</v>
+      </c>
+      <c r="C141" t="s">
+        <v>340</v>
+      </c>
+      <c r="D141">
+        <v>1990</v>
+      </c>
+      <c r="E141" t="s">
+        <v>905</v>
+      </c>
+      <c r="F141" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A142">
+        <v>2690159057</v>
+      </c>
+      <c r="B142" t="s">
+        <v>146</v>
+      </c>
+      <c r="C142" t="s">
+        <v>341</v>
+      </c>
+      <c r="D142">
+        <v>1996</v>
+      </c>
+      <c r="E142" t="s">
+        <v>905</v>
+      </c>
+      <c r="F142" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A143">
+        <v>2690147968</v>
+      </c>
+      <c r="B143" t="s">
+        <v>147</v>
+      </c>
+      <c r="C143" t="s">
+        <v>342</v>
+      </c>
+      <c r="D143">
+        <v>1991</v>
+      </c>
+      <c r="E143" t="s">
+        <v>905</v>
+      </c>
+      <c r="F143" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A144">
+        <v>2690147753</v>
+      </c>
+      <c r="B144" t="s">
+        <v>148</v>
+      </c>
+      <c r="C144" t="s">
+        <v>343</v>
+      </c>
+      <c r="D144">
+        <v>1975</v>
+      </c>
+      <c r="E144" t="s">
+        <v>905</v>
+      </c>
+      <c r="F144" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A145">
+        <v>2690149539</v>
+      </c>
+      <c r="B145" t="s">
+        <v>149</v>
+      </c>
+      <c r="C145" t="s">
+        <v>344</v>
+      </c>
+      <c r="D145">
+        <v>1991</v>
+      </c>
+      <c r="E145" t="s">
+        <v>905</v>
+      </c>
+      <c r="F145" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A146">
+        <v>2690147718</v>
+      </c>
+      <c r="B146" t="s">
+        <v>150</v>
+      </c>
+      <c r="C146" t="s">
+        <v>345</v>
+      </c>
+      <c r="D146">
+        <v>1986</v>
+      </c>
+      <c r="E146" t="s">
+        <v>905</v>
+      </c>
+      <c r="F146" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A147">
+        <v>2690147361</v>
+      </c>
+      <c r="B147" t="s">
+        <v>151</v>
+      </c>
+      <c r="C147" t="s">
+        <v>346</v>
+      </c>
+      <c r="D147">
+        <v>1982</v>
+      </c>
+      <c r="E147" t="s">
+        <v>905</v>
+      </c>
+      <c r="F147" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A148">
+        <v>2690147068</v>
+      </c>
+      <c r="B148" t="s">
+        <v>152</v>
+      </c>
+      <c r="C148" t="s">
+        <v>347</v>
+      </c>
+      <c r="D148">
+        <v>1972</v>
+      </c>
+      <c r="E148" t="s">
+        <v>905</v>
+      </c>
+      <c r="F148" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A149">
+        <v>2690148677</v>
+      </c>
+      <c r="B149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C149" t="s">
+        <v>348</v>
+      </c>
+      <c r="D149">
+        <v>1993</v>
+      </c>
+      <c r="E149" t="s">
+        <v>905</v>
+      </c>
+      <c r="F149" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A150">
+        <v>2690148780</v>
+      </c>
+      <c r="B150" t="s">
+        <v>154</v>
+      </c>
+      <c r="C150" t="s">
+        <v>349</v>
+      </c>
+      <c r="D150">
+        <v>1982</v>
+      </c>
+      <c r="E150" t="s">
+        <v>905</v>
+      </c>
+      <c r="F150" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A151">
+        <v>2690148975</v>
+      </c>
+      <c r="B151" t="s">
+        <v>155</v>
+      </c>
+      <c r="C151" t="s">
+        <v>350</v>
+      </c>
+      <c r="D151">
+        <v>1973</v>
+      </c>
+      <c r="E151" t="s">
+        <v>905</v>
+      </c>
+      <c r="F151" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A152">
+        <v>2690146288</v>
+      </c>
+      <c r="B152" t="s">
+        <v>156</v>
+      </c>
+      <c r="C152" t="s">
+        <v>351</v>
+      </c>
+      <c r="D152">
+        <v>1988</v>
+      </c>
+      <c r="E152" t="s">
+        <v>905</v>
+      </c>
+      <c r="F152" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A153">
+        <v>2690149897</v>
+      </c>
+      <c r="B153" t="s">
+        <v>157</v>
+      </c>
+      <c r="C153" t="s">
+        <v>352</v>
+      </c>
+      <c r="D153">
+        <v>1997</v>
+      </c>
+      <c r="E153" t="s">
+        <v>905</v>
+      </c>
+      <c r="F153" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A154">
+        <v>2690149757</v>
+      </c>
+      <c r="B154" t="s">
+        <v>158</v>
+      </c>
+      <c r="C154" t="s">
+        <v>353</v>
+      </c>
+      <c r="D154">
+        <v>1989</v>
+      </c>
+      <c r="E154" t="s">
+        <v>905</v>
+      </c>
+      <c r="F154" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A155">
+        <v>2690147872</v>
+      </c>
+      <c r="B155" t="s">
+        <v>159</v>
+      </c>
+      <c r="C155" t="s">
+        <v>354</v>
+      </c>
+      <c r="D155">
+        <v>2001</v>
+      </c>
+      <c r="E155" t="s">
+        <v>905</v>
+      </c>
+      <c r="F155" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A156">
+        <v>2690149824</v>
+      </c>
+      <c r="B156" t="s">
+        <v>160</v>
+      </c>
+      <c r="C156" t="s">
+        <v>355</v>
+      </c>
+      <c r="D156">
         <v>1971</v>
       </c>
-      <c r="E15" t="s">
-[...16 lines deleted...]
-      <c r="D16">
+      <c r="E156" t="s">
+        <v>905</v>
+      </c>
+      <c r="F156" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A157">
+        <v>2690146274</v>
+      </c>
+      <c r="B157" t="s">
+        <v>161</v>
+      </c>
+      <c r="C157" t="s">
+        <v>356</v>
+      </c>
+      <c r="D157">
+        <v>1967</v>
+      </c>
+      <c r="E157" t="s">
+        <v>905</v>
+      </c>
+      <c r="F157" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A158">
+        <v>2690147279</v>
+      </c>
+      <c r="B158" t="s">
+        <v>162</v>
+      </c>
+      <c r="C158" t="s">
+        <v>357</v>
+      </c>
+      <c r="D158">
+        <v>1973</v>
+      </c>
+      <c r="E158" t="s">
+        <v>905</v>
+      </c>
+      <c r="F158" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A159">
+        <v>2690145678</v>
+      </c>
+      <c r="B159" t="s">
+        <v>163</v>
+      </c>
+      <c r="C159" t="s">
+        <v>358</v>
+      </c>
+      <c r="D159">
+        <v>1970</v>
+      </c>
+      <c r="E159" t="s">
+        <v>905</v>
+      </c>
+      <c r="F159" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A160">
+        <v>2690160721</v>
+      </c>
+      <c r="B160" t="s">
+        <v>164</v>
+      </c>
+      <c r="C160" t="s">
+        <v>359</v>
+      </c>
+      <c r="D160">
+        <v>1972</v>
+      </c>
+      <c r="E160" t="s">
+        <v>905</v>
+      </c>
+      <c r="F160" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A161">
+        <v>2690150297</v>
+      </c>
+      <c r="B161" t="s">
+        <v>165</v>
+      </c>
+      <c r="C161" t="s">
+        <v>360</v>
+      </c>
+      <c r="D161">
+        <v>2003</v>
+      </c>
+      <c r="E161" t="s">
+        <v>905</v>
+      </c>
+      <c r="F161" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A162">
+        <v>2690149215</v>
+      </c>
+      <c r="B162" t="s">
+        <v>166</v>
+      </c>
+      <c r="C162" t="s">
+        <v>361</v>
+      </c>
+      <c r="D162">
+        <v>1994</v>
+      </c>
+      <c r="E162" t="s">
+        <v>905</v>
+      </c>
+      <c r="F162" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A163">
+        <v>2690149272</v>
+      </c>
+      <c r="B163" t="s">
+        <v>167</v>
+      </c>
+      <c r="C163" t="s">
+        <v>362</v>
+      </c>
+      <c r="D163">
+        <v>1997</v>
+      </c>
+      <c r="E163" t="s">
+        <v>905</v>
+      </c>
+      <c r="F163" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A164">
+        <v>2690149820</v>
+      </c>
+      <c r="B164" t="s">
+        <v>168</v>
+      </c>
+      <c r="C164" t="s">
+        <v>363</v>
+      </c>
+      <c r="D164">
+        <v>1971</v>
+      </c>
+      <c r="E164" t="s">
+        <v>905</v>
+      </c>
+      <c r="F164" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A165">
+        <v>2690148917</v>
+      </c>
+      <c r="B165" t="s">
+        <v>169</v>
+      </c>
+      <c r="C165" t="s">
+        <v>364</v>
+      </c>
+      <c r="D165">
+        <v>1991</v>
+      </c>
+      <c r="E165" t="s">
+        <v>905</v>
+      </c>
+      <c r="F165" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A166">
+        <v>2690149989</v>
+      </c>
+      <c r="B166" t="s">
+        <v>170</v>
+      </c>
+      <c r="C166" t="s">
+        <v>365</v>
+      </c>
+      <c r="D166">
+        <v>1976</v>
+      </c>
+      <c r="E166" t="s">
+        <v>905</v>
+      </c>
+      <c r="F166" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A167">
+        <v>2690147886</v>
+      </c>
+      <c r="B167" t="s">
+        <v>171</v>
+      </c>
+      <c r="C167" t="s">
+        <v>366</v>
+      </c>
+      <c r="D167">
+        <v>1973</v>
+      </c>
+      <c r="E167" t="s">
+        <v>905</v>
+      </c>
+      <c r="F167" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A168">
+        <v>2690146317</v>
+      </c>
+      <c r="B168" t="s">
+        <v>172</v>
+      </c>
+      <c r="C168" t="s">
+        <v>367</v>
+      </c>
+      <c r="D168">
+        <v>1985</v>
+      </c>
+      <c r="E168" t="s">
+        <v>905</v>
+      </c>
+      <c r="F168" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A169">
+        <v>2690149669</v>
+      </c>
+      <c r="B169" t="s">
+        <v>173</v>
+      </c>
+      <c r="C169" t="s">
+        <v>368</v>
+      </c>
+      <c r="D169">
+        <v>1988</v>
+      </c>
+      <c r="E169" t="s">
+        <v>905</v>
+      </c>
+      <c r="F169" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A170">
+        <v>2690158953</v>
+      </c>
+      <c r="B170" t="s">
+        <v>174</v>
+      </c>
+      <c r="C170" t="s">
+        <v>369</v>
+      </c>
+      <c r="D170">
+        <v>1976</v>
+      </c>
+      <c r="E170" t="s">
+        <v>905</v>
+      </c>
+      <c r="F170" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A171">
+        <v>2690149078</v>
+      </c>
+      <c r="B171" t="s">
+        <v>175</v>
+      </c>
+      <c r="C171" t="s">
+        <v>370</v>
+      </c>
+      <c r="D171">
+        <v>1993</v>
+      </c>
+      <c r="E171" t="s">
+        <v>905</v>
+      </c>
+      <c r="F171" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A172">
+        <v>2690146357</v>
+      </c>
+      <c r="B172" t="s">
+        <v>176</v>
+      </c>
+      <c r="C172" t="s">
+        <v>371</v>
+      </c>
+      <c r="D172">
+        <v>1993</v>
+      </c>
+      <c r="E172" t="s">
+        <v>905</v>
+      </c>
+      <c r="F172" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A173">
+        <v>2690146355</v>
+      </c>
+      <c r="B173" t="s">
+        <v>177</v>
+      </c>
+      <c r="C173" t="s">
+        <v>371</v>
+      </c>
+      <c r="D173">
+        <v>1961</v>
+      </c>
+      <c r="E173" t="s">
+        <v>905</v>
+      </c>
+      <c r="F173" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A174">
+        <v>2690146358</v>
+      </c>
+      <c r="B174" t="s">
+        <v>178</v>
+      </c>
+      <c r="C174" t="s">
+        <v>371</v>
+      </c>
+      <c r="D174">
+        <v>1986</v>
+      </c>
+      <c r="E174" t="s">
+        <v>905</v>
+      </c>
+      <c r="F174" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A175">
+        <v>2690145330</v>
+      </c>
+      <c r="B175" t="s">
+        <v>179</v>
+      </c>
+      <c r="C175" t="s">
+        <v>372</v>
+      </c>
+      <c r="D175">
+        <v>1955</v>
+      </c>
+      <c r="E175" t="s">
+        <v>905</v>
+      </c>
+      <c r="F175" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A176">
+        <v>2690149015</v>
+      </c>
+      <c r="B176" t="s">
+        <v>180</v>
+      </c>
+      <c r="C176" t="s">
+        <v>373</v>
+      </c>
+      <c r="D176">
+        <v>1977</v>
+      </c>
+      <c r="E176" t="s">
+        <v>905</v>
+      </c>
+      <c r="F176" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A177">
+        <v>2690162067</v>
+      </c>
+      <c r="B177" t="s">
+        <v>181</v>
+      </c>
+      <c r="C177" t="s">
+        <v>374</v>
+      </c>
+      <c r="D177">
+        <v>2000</v>
+      </c>
+      <c r="E177" t="s">
+        <v>905</v>
+      </c>
+      <c r="F177" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A178">
+        <v>2690147921</v>
+      </c>
+      <c r="B178" t="s">
+        <v>182</v>
+      </c>
+      <c r="C178" t="s">
+        <v>375</v>
+      </c>
+      <c r="D178">
+        <v>2002</v>
+      </c>
+      <c r="E178" t="s">
+        <v>905</v>
+      </c>
+      <c r="F178" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A179">
+        <v>2690158786</v>
+      </c>
+      <c r="B179" t="s">
+        <v>183</v>
+      </c>
+      <c r="C179" t="s">
+        <v>376</v>
+      </c>
+      <c r="D179">
+        <v>1968</v>
+      </c>
+      <c r="E179" t="s">
+        <v>905</v>
+      </c>
+      <c r="F179" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A180">
+        <v>2690160085</v>
+      </c>
+      <c r="B180" t="s">
+        <v>184</v>
+      </c>
+      <c r="C180" t="s">
+        <v>377</v>
+      </c>
+      <c r="D180">
+        <v>1975</v>
+      </c>
+      <c r="E180" t="s">
+        <v>905</v>
+      </c>
+      <c r="F180" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A181">
+        <v>2690148704</v>
+      </c>
+      <c r="B181" t="s">
+        <v>185</v>
+      </c>
+      <c r="C181" t="s">
+        <v>378</v>
+      </c>
+      <c r="D181">
+        <v>1980</v>
+      </c>
+      <c r="E181" t="s">
+        <v>905</v>
+      </c>
+      <c r="F181" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A182">
+        <v>2690146301</v>
+      </c>
+      <c r="B182" t="s">
+        <v>186</v>
+      </c>
+      <c r="C182" t="s">
+        <v>379</v>
+      </c>
+      <c r="D182">
+        <v>1983</v>
+      </c>
+      <c r="E182" t="s">
+        <v>905</v>
+      </c>
+      <c r="F182" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A183">
+        <v>2690158370</v>
+      </c>
+      <c r="B183" t="s">
+        <v>187</v>
+      </c>
+      <c r="C183" t="s">
+        <v>380</v>
+      </c>
+      <c r="D183">
+        <v>1987</v>
+      </c>
+      <c r="E183" t="s">
+        <v>905</v>
+      </c>
+      <c r="F183" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A184">
+        <v>2690149086</v>
+      </c>
+      <c r="B184" t="s">
+        <v>188</v>
+      </c>
+      <c r="C184" t="s">
+        <v>381</v>
+      </c>
+      <c r="D184">
+        <v>1995</v>
+      </c>
+      <c r="E184" t="s">
+        <v>905</v>
+      </c>
+      <c r="F184" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A185">
+        <v>2690157788</v>
+      </c>
+      <c r="B185" t="s">
+        <v>189</v>
+      </c>
+      <c r="C185" t="s">
+        <v>382</v>
+      </c>
+      <c r="D185">
+        <v>1969</v>
+      </c>
+      <c r="E185" t="s">
+        <v>905</v>
+      </c>
+      <c r="F185" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A186">
+        <v>2690149581</v>
+      </c>
+      <c r="B186" t="s">
+        <v>190</v>
+      </c>
+      <c r="C186" t="s">
+        <v>383</v>
+      </c>
+      <c r="D186">
+        <v>1988</v>
+      </c>
+      <c r="E186" t="s">
+        <v>905</v>
+      </c>
+      <c r="F186" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A187">
+        <v>2690149894</v>
+      </c>
+      <c r="B187" t="s">
+        <v>191</v>
+      </c>
+      <c r="C187" t="s">
+        <v>384</v>
+      </c>
+      <c r="D187">
+        <v>1980</v>
+      </c>
+      <c r="E187" t="s">
+        <v>905</v>
+      </c>
+      <c r="F187" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A188">
+        <v>2690157326</v>
+      </c>
+      <c r="B188" t="s">
+        <v>192</v>
+      </c>
+      <c r="C188" t="s">
+        <v>385</v>
+      </c>
+      <c r="D188">
+        <v>1985</v>
+      </c>
+      <c r="E188" t="s">
+        <v>905</v>
+      </c>
+      <c r="F188" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A189">
+        <v>2690149709</v>
+      </c>
+      <c r="B189" t="s">
+        <v>193</v>
+      </c>
+      <c r="C189" t="s">
+        <v>386</v>
+      </c>
+      <c r="D189">
+        <v>1980</v>
+      </c>
+      <c r="E189" t="s">
+        <v>905</v>
+      </c>
+      <c r="F189" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A190">
+        <v>2690145759</v>
+      </c>
+      <c r="B190" t="s">
+        <v>194</v>
+      </c>
+      <c r="C190" t="s">
+        <v>387</v>
+      </c>
+      <c r="D190">
+        <v>1978</v>
+      </c>
+      <c r="E190" t="s">
+        <v>905</v>
+      </c>
+      <c r="F190" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A191">
+        <v>2690148865</v>
+      </c>
+      <c r="B191" t="s">
+        <v>195</v>
+      </c>
+      <c r="C191" t="s">
+        <v>388</v>
+      </c>
+      <c r="D191">
+        <v>1998</v>
+      </c>
+      <c r="E191" t="s">
+        <v>905</v>
+      </c>
+      <c r="F191" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A192">
+        <v>2690149985</v>
+      </c>
+      <c r="B192" t="s">
+        <v>196</v>
+      </c>
+      <c r="C192" t="s">
+        <v>389</v>
+      </c>
+      <c r="D192">
+        <v>1982</v>
+      </c>
+      <c r="E192" t="s">
+        <v>905</v>
+      </c>
+      <c r="F192" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A193">
+        <v>2690145516</v>
+      </c>
+      <c r="B193" t="s">
+        <v>197</v>
+      </c>
+      <c r="C193" t="s">
+        <v>390</v>
+      </c>
+      <c r="D193">
+        <v>1973</v>
+      </c>
+      <c r="E193" t="s">
+        <v>905</v>
+      </c>
+      <c r="F193" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A194">
+        <v>2690149394</v>
+      </c>
+      <c r="B194" t="s">
+        <v>198</v>
+      </c>
+      <c r="C194" t="s">
+        <v>391</v>
+      </c>
+      <c r="D194">
+        <v>1979</v>
+      </c>
+      <c r="E194" t="s">
+        <v>905</v>
+      </c>
+      <c r="F194" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A195">
+        <v>2690150719</v>
+      </c>
+      <c r="B195" t="s">
+        <v>199</v>
+      </c>
+      <c r="C195" t="s">
+        <v>392</v>
+      </c>
+      <c r="D195">
+        <v>1987</v>
+      </c>
+      <c r="E195" t="s">
+        <v>905</v>
+      </c>
+      <c r="F195" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A196">
+        <v>2690159924</v>
+      </c>
+      <c r="B196" t="s">
+        <v>200</v>
+      </c>
+      <c r="C196" t="s">
+        <v>393</v>
+      </c>
+      <c r="D196">
+        <v>1981</v>
+      </c>
+      <c r="E196" t="s">
+        <v>905</v>
+      </c>
+      <c r="F196" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A197">
+        <v>2690150403</v>
+      </c>
+      <c r="B197" t="s">
+        <v>201</v>
+      </c>
+      <c r="C197" t="s">
+        <v>394</v>
+      </c>
+      <c r="D197">
+        <v>1991</v>
+      </c>
+      <c r="E197" t="s">
+        <v>905</v>
+      </c>
+      <c r="F197" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A198">
+        <v>2690161019</v>
+      </c>
+      <c r="B198" t="s">
+        <v>202</v>
+      </c>
+      <c r="C198" t="s">
+        <v>395</v>
+      </c>
+      <c r="D198">
+        <v>1970</v>
+      </c>
+      <c r="E198" t="s">
+        <v>905</v>
+      </c>
+      <c r="F198" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A199">
+        <v>2690158613</v>
+      </c>
+      <c r="B199" t="s">
+        <v>203</v>
+      </c>
+      <c r="C199" t="s">
+        <v>396</v>
+      </c>
+      <c r="D199">
+        <v>1981</v>
+      </c>
+      <c r="E199" t="s">
+        <v>905</v>
+      </c>
+      <c r="F199" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A200">
+        <v>2690157072</v>
+      </c>
+      <c r="B200" t="s">
+        <v>204</v>
+      </c>
+      <c r="C200" t="s">
+        <v>397</v>
+      </c>
+      <c r="D200">
+        <v>1992</v>
+      </c>
+      <c r="E200" t="s">
+        <v>905</v>
+      </c>
+      <c r="F200" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A201">
+        <v>2690148095</v>
+      </c>
+      <c r="B201" t="s">
+        <v>205</v>
+      </c>
+      <c r="C201" t="s">
+        <v>398</v>
+      </c>
+      <c r="D201">
+        <v>1981</v>
+      </c>
+      <c r="E201" t="s">
+        <v>905</v>
+      </c>
+      <c r="F201" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A202">
+        <v>2690162371</v>
+      </c>
+      <c r="B202" t="s">
+        <v>399</v>
+      </c>
+      <c r="C202" t="s">
+        <v>599</v>
+      </c>
+      <c r="D202">
+        <v>1982</v>
+      </c>
+      <c r="E202" t="s">
+        <v>905</v>
+      </c>
+      <c r="F202" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A203">
+        <v>2690149763</v>
+      </c>
+      <c r="B203" t="s">
+        <v>400</v>
+      </c>
+      <c r="C203" t="s">
+        <v>600</v>
+      </c>
+      <c r="D203">
+        <v>1985</v>
+      </c>
+      <c r="E203" t="s">
+        <v>905</v>
+      </c>
+      <c r="F203" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A204">
+        <v>2690148148</v>
+      </c>
+      <c r="B204" t="s">
+        <v>401</v>
+      </c>
+      <c r="C204" t="s">
+        <v>601</v>
+      </c>
+      <c r="D204">
+        <v>1996</v>
+      </c>
+      <c r="E204" t="s">
+        <v>905</v>
+      </c>
+      <c r="F204" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A205">
+        <v>2690148304</v>
+      </c>
+      <c r="B205" t="s">
+        <v>402</v>
+      </c>
+      <c r="C205" t="s">
+        <v>602</v>
+      </c>
+      <c r="D205">
+        <v>1988</v>
+      </c>
+      <c r="E205" t="s">
+        <v>905</v>
+      </c>
+      <c r="F205" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A206">
+        <v>2590165708</v>
+      </c>
+      <c r="B206" t="s">
+        <v>403</v>
+      </c>
+      <c r="C206" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206">
+        <v>1987</v>
+      </c>
+      <c r="E206" t="s">
+        <v>905</v>
+      </c>
+      <c r="F206" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A207">
+        <v>2590168740</v>
+      </c>
+      <c r="B207" t="s">
+        <v>404</v>
+      </c>
+      <c r="C207" t="s">
+        <v>604</v>
+      </c>
+      <c r="D207">
+        <v>1996</v>
+      </c>
+      <c r="E207" t="s">
+        <v>905</v>
+      </c>
+      <c r="F207" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A208">
+        <v>2590178437</v>
+      </c>
+      <c r="B208" t="s">
+        <v>405</v>
+      </c>
+      <c r="C208" t="s">
+        <v>605</v>
+      </c>
+      <c r="D208">
+        <v>1978</v>
+      </c>
+      <c r="E208" t="s">
+        <v>905</v>
+      </c>
+      <c r="F208" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A209">
+        <v>2590224564</v>
+      </c>
+      <c r="B209" t="s">
+        <v>406</v>
+      </c>
+      <c r="C209" t="s">
+        <v>606</v>
+      </c>
+      <c r="D209">
+        <v>1978</v>
+      </c>
+      <c r="E209" t="s">
+        <v>905</v>
+      </c>
+      <c r="F209" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A210">
+        <v>2590224527</v>
+      </c>
+      <c r="B210" t="s">
+        <v>407</v>
+      </c>
+      <c r="C210" t="s">
+        <v>607</v>
+      </c>
+      <c r="D210">
+        <v>1997</v>
+      </c>
+      <c r="E210" t="s">
+        <v>905</v>
+      </c>
+      <c r="F210" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A211">
+        <v>2590224239</v>
+      </c>
+      <c r="B211" t="s">
+        <v>408</v>
+      </c>
+      <c r="C211" t="s">
+        <v>608</v>
+      </c>
+      <c r="D211">
+        <v>1976</v>
+      </c>
+      <c r="E211" t="s">
+        <v>905</v>
+      </c>
+      <c r="F211" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A212">
+        <v>2590224369</v>
+      </c>
+      <c r="B212" t="s">
+        <v>409</v>
+      </c>
+      <c r="C212" t="s">
+        <v>609</v>
+      </c>
+      <c r="D212">
+        <v>1994</v>
+      </c>
+      <c r="E212" t="s">
+        <v>905</v>
+      </c>
+      <c r="F212" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A213">
+        <v>2590167990</v>
+      </c>
+      <c r="B213" t="s">
+        <v>410</v>
+      </c>
+      <c r="C213" t="s">
+        <v>610</v>
+      </c>
+      <c r="D213">
+        <v>1981</v>
+      </c>
+      <c r="E213" t="s">
+        <v>905</v>
+      </c>
+      <c r="F213" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A214">
+        <v>2590167998</v>
+      </c>
+      <c r="B214" t="s">
+        <v>411</v>
+      </c>
+      <c r="C214" t="s">
+        <v>611</v>
+      </c>
+      <c r="D214">
+        <v>1982</v>
+      </c>
+      <c r="E214" t="s">
+        <v>905</v>
+      </c>
+      <c r="F214" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A215">
+        <v>2590167345</v>
+      </c>
+      <c r="B215" t="s">
+        <v>412</v>
+      </c>
+      <c r="C215" t="s">
+        <v>612</v>
+      </c>
+      <c r="D215">
+        <v>1987</v>
+      </c>
+      <c r="E215" t="s">
+        <v>905</v>
+      </c>
+      <c r="F215" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A216">
+        <v>2590167367</v>
+      </c>
+      <c r="B216" t="s">
+        <v>413</v>
+      </c>
+      <c r="C216" t="s">
+        <v>613</v>
+      </c>
+      <c r="D216">
+        <v>1977</v>
+      </c>
+      <c r="E216" t="s">
+        <v>905</v>
+      </c>
+      <c r="F216" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A217">
+        <v>2590167648</v>
+      </c>
+      <c r="B217" t="s">
+        <v>414</v>
+      </c>
+      <c r="C217" t="s">
+        <v>614</v>
+      </c>
+      <c r="D217">
+        <v>1983</v>
+      </c>
+      <c r="E217" t="s">
+        <v>905</v>
+      </c>
+      <c r="F217" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A218">
+        <v>2590167833</v>
+      </c>
+      <c r="B218" t="s">
+        <v>415</v>
+      </c>
+      <c r="C218" t="s">
+        <v>615</v>
+      </c>
+      <c r="D218">
+        <v>1981</v>
+      </c>
+      <c r="E218" t="s">
+        <v>905</v>
+      </c>
+      <c r="F218" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A219">
+        <v>2590167834</v>
+      </c>
+      <c r="B219" t="s">
+        <v>416</v>
+      </c>
+      <c r="C219" t="s">
+        <v>616</v>
+      </c>
+      <c r="D219">
+        <v>1994</v>
+      </c>
+      <c r="E219" t="s">
+        <v>905</v>
+      </c>
+      <c r="F219" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A220">
+        <v>2590167835</v>
+      </c>
+      <c r="B220" t="s">
+        <v>417</v>
+      </c>
+      <c r="C220" t="s">
+        <v>617</v>
+      </c>
+      <c r="D220">
+        <v>1989</v>
+      </c>
+      <c r="E220" t="s">
+        <v>905</v>
+      </c>
+      <c r="F220" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A221">
+        <v>2590167836</v>
+      </c>
+      <c r="B221" t="s">
+        <v>418</v>
+      </c>
+      <c r="C221" t="s">
+        <v>618</v>
+      </c>
+      <c r="D221">
+        <v>1998</v>
+      </c>
+      <c r="E221" t="s">
+        <v>905</v>
+      </c>
+      <c r="F221" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A222">
+        <v>2590169326</v>
+      </c>
+      <c r="B222" t="s">
+        <v>419</v>
+      </c>
+      <c r="C222" t="s">
+        <v>619</v>
+      </c>
+      <c r="D222">
+        <v>1981</v>
+      </c>
+      <c r="E222" t="s">
+        <v>905</v>
+      </c>
+      <c r="F222" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A223">
+        <v>2590168052</v>
+      </c>
+      <c r="B223" t="s">
+        <v>420</v>
+      </c>
+      <c r="C223" t="s">
+        <v>620</v>
+      </c>
+      <c r="D223">
+        <v>1975</v>
+      </c>
+      <c r="E223" t="s">
+        <v>905</v>
+      </c>
+      <c r="F223" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A224">
+        <v>2590168037</v>
+      </c>
+      <c r="B224" t="s">
+        <v>421</v>
+      </c>
+      <c r="C224" t="s">
+        <v>621</v>
+      </c>
+      <c r="D224">
+        <v>2001</v>
+      </c>
+      <c r="E224" t="s">
+        <v>905</v>
+      </c>
+      <c r="F224" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A225">
+        <v>2590168044</v>
+      </c>
+      <c r="B225" t="s">
+        <v>422</v>
+      </c>
+      <c r="C225" t="s">
+        <v>622</v>
+      </c>
+      <c r="D225">
+        <v>1984</v>
+      </c>
+      <c r="E225" t="s">
+        <v>905</v>
+      </c>
+      <c r="F225" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A226">
+        <v>2590167895</v>
+      </c>
+      <c r="B226" t="s">
+        <v>423</v>
+      </c>
+      <c r="C226" t="s">
+        <v>623</v>
+      </c>
+      <c r="D226">
+        <v>1976</v>
+      </c>
+      <c r="E226" t="s">
+        <v>905</v>
+      </c>
+      <c r="F226" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A227">
+        <v>2590167908</v>
+      </c>
+      <c r="B227" t="s">
+        <v>424</v>
+      </c>
+      <c r="C227" t="s">
+        <v>624</v>
+      </c>
+      <c r="D227">
+        <v>1993</v>
+      </c>
+      <c r="E227" t="s">
+        <v>905</v>
+      </c>
+      <c r="F227" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A228">
+        <v>2590167912</v>
+      </c>
+      <c r="B228" t="s">
+        <v>425</v>
+      </c>
+      <c r="C228" t="s">
+        <v>625</v>
+      </c>
+      <c r="D228">
+        <v>1973</v>
+      </c>
+      <c r="E228" t="s">
+        <v>905</v>
+      </c>
+      <c r="F228" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A229">
+        <v>2590167928</v>
+      </c>
+      <c r="B229" t="s">
+        <v>426</v>
+      </c>
+      <c r="C229" t="s">
+        <v>626</v>
+      </c>
+      <c r="D229">
+        <v>2001</v>
+      </c>
+      <c r="E229" t="s">
+        <v>905</v>
+      </c>
+      <c r="F229" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A230">
+        <v>2590222540</v>
+      </c>
+      <c r="B230" t="s">
+        <v>427</v>
+      </c>
+      <c r="C230" t="s">
+        <v>627</v>
+      </c>
+      <c r="D230">
+        <v>1996</v>
+      </c>
+      <c r="E230" t="s">
+        <v>905</v>
+      </c>
+      <c r="F230" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A231">
+        <v>2590167929</v>
+      </c>
+      <c r="B231" t="s">
+        <v>428</v>
+      </c>
+      <c r="C231" t="s">
+        <v>628</v>
+      </c>
+      <c r="D231">
+        <v>1964</v>
+      </c>
+      <c r="E231" t="s">
+        <v>905</v>
+      </c>
+      <c r="F231" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A232">
+        <v>2590165198</v>
+      </c>
+      <c r="B232" t="s">
+        <v>429</v>
+      </c>
+      <c r="C232" t="s">
+        <v>629</v>
+      </c>
+      <c r="D232">
+        <v>1972</v>
+      </c>
+      <c r="E232" t="s">
+        <v>905</v>
+      </c>
+      <c r="F232" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A233">
+        <v>2590172525</v>
+      </c>
+      <c r="B233" t="s">
+        <v>430</v>
+      </c>
+      <c r="C233" t="s">
+        <v>630</v>
+      </c>
+      <c r="D233">
+        <v>1995</v>
+      </c>
+      <c r="E233" t="s">
+        <v>905</v>
+      </c>
+      <c r="F233" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A234">
+        <v>2590172654</v>
+      </c>
+      <c r="B234" t="s">
+        <v>431</v>
+      </c>
+      <c r="C234" t="s">
+        <v>631</v>
+      </c>
+      <c r="D234">
+        <v>1985</v>
+      </c>
+      <c r="E234" t="s">
+        <v>905</v>
+      </c>
+      <c r="F234" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A235">
+        <v>2590172976</v>
+      </c>
+      <c r="B235" t="s">
+        <v>432</v>
+      </c>
+      <c r="C235" t="s">
+        <v>632</v>
+      </c>
+      <c r="D235">
+        <v>1985</v>
+      </c>
+      <c r="E235" t="s">
+        <v>905</v>
+      </c>
+      <c r="F235" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A236">
+        <v>2590165791</v>
+      </c>
+      <c r="B236" t="s">
+        <v>433</v>
+      </c>
+      <c r="C236" t="s">
+        <v>633</v>
+      </c>
+      <c r="D236">
+        <v>1974</v>
+      </c>
+      <c r="E236" t="s">
+        <v>905</v>
+      </c>
+      <c r="F236" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A237">
+        <v>2590169104</v>
+      </c>
+      <c r="B237" t="s">
+        <v>434</v>
+      </c>
+      <c r="C237" t="s">
+        <v>634</v>
+      </c>
+      <c r="D237">
+        <v>1981</v>
+      </c>
+      <c r="E237" t="s">
+        <v>905</v>
+      </c>
+      <c r="F237" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A238">
+        <v>2690145229</v>
+      </c>
+      <c r="B238" t="s">
+        <v>435</v>
+      </c>
+      <c r="C238" t="s">
+        <v>635</v>
+      </c>
+      <c r="D238">
+        <v>1987</v>
+      </c>
+      <c r="E238" t="s">
+        <v>905</v>
+      </c>
+      <c r="F238" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A239">
+        <v>2690145128</v>
+      </c>
+      <c r="B239" t="s">
+        <v>436</v>
+      </c>
+      <c r="C239" t="s">
+        <v>636</v>
+      </c>
+      <c r="D239">
+        <v>1976</v>
+      </c>
+      <c r="E239" t="s">
+        <v>905</v>
+      </c>
+      <c r="F239" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A240">
+        <v>2690142931</v>
+      </c>
+      <c r="B240" t="s">
+        <v>437</v>
+      </c>
+      <c r="C240" t="s">
+        <v>637</v>
+      </c>
+      <c r="D240">
+        <v>1973</v>
+      </c>
+      <c r="E240" t="s">
+        <v>905</v>
+      </c>
+      <c r="F240" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A241">
+        <v>2690160089</v>
+      </c>
+      <c r="B241" t="s">
+        <v>438</v>
+      </c>
+      <c r="C241" t="s">
+        <v>638</v>
+      </c>
+      <c r="D241">
+        <v>1985</v>
+      </c>
+      <c r="E241" t="s">
+        <v>905</v>
+      </c>
+      <c r="F241" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A242">
+        <v>2690150301</v>
+      </c>
+      <c r="B242" t="s">
+        <v>439</v>
+      </c>
+      <c r="C242" t="s">
+        <v>639</v>
+      </c>
+      <c r="D242">
+        <v>1974</v>
+      </c>
+      <c r="E242" t="s">
+        <v>905</v>
+      </c>
+      <c r="F242" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A243">
+        <v>2690167962</v>
+      </c>
+      <c r="B243" t="s">
+        <v>440</v>
+      </c>
+      <c r="C243" t="s">
+        <v>640</v>
+      </c>
+      <c r="D243">
+        <v>2002</v>
+      </c>
+      <c r="E243" t="s">
+        <v>905</v>
+      </c>
+      <c r="F243" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A244">
+        <v>2690147797</v>
+      </c>
+      <c r="B244" t="s">
+        <v>441</v>
+      </c>
+      <c r="C244" t="s">
+        <v>641</v>
+      </c>
+      <c r="D244">
+        <v>1996</v>
+      </c>
+      <c r="E244" t="s">
+        <v>905</v>
+      </c>
+      <c r="F244" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A245">
+        <v>2690145065</v>
+      </c>
+      <c r="B245" t="s">
+        <v>442</v>
+      </c>
+      <c r="C245" t="s">
+        <v>642</v>
+      </c>
+      <c r="D245">
+        <v>1987</v>
+      </c>
+      <c r="E245" t="s">
+        <v>905</v>
+      </c>
+      <c r="F245" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A246">
+        <v>2690147858</v>
+      </c>
+      <c r="B246" t="s">
+        <v>443</v>
+      </c>
+      <c r="C246" t="s">
+        <v>643</v>
+      </c>
+      <c r="D246">
+        <v>1988</v>
+      </c>
+      <c r="E246" t="s">
+        <v>905</v>
+      </c>
+      <c r="F246" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A247">
+        <v>2690147375</v>
+      </c>
+      <c r="B247" t="s">
+        <v>444</v>
+      </c>
+      <c r="C247" t="s">
+        <v>644</v>
+      </c>
+      <c r="D247">
+        <v>1991</v>
+      </c>
+      <c r="E247" t="s">
+        <v>905</v>
+      </c>
+      <c r="F247" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A248">
+        <v>2690150164</v>
+      </c>
+      <c r="B248" t="s">
+        <v>445</v>
+      </c>
+      <c r="C248" t="s">
+        <v>645</v>
+      </c>
+      <c r="D248">
+        <v>1967</v>
+      </c>
+      <c r="E248" t="s">
+        <v>905</v>
+      </c>
+      <c r="F248" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A249">
+        <v>2690148430</v>
+      </c>
+      <c r="B249" t="s">
+        <v>446</v>
+      </c>
+      <c r="C249" t="s">
+        <v>646</v>
+      </c>
+      <c r="D249">
+        <v>1980</v>
+      </c>
+      <c r="E249" t="s">
+        <v>905</v>
+      </c>
+      <c r="F249" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A250">
+        <v>2690150389</v>
+      </c>
+      <c r="B250" t="s">
+        <v>447</v>
+      </c>
+      <c r="C250" t="s">
+        <v>647</v>
+      </c>
+      <c r="D250">
+        <v>1983</v>
+      </c>
+      <c r="E250" t="s">
+        <v>905</v>
+      </c>
+      <c r="F250" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A251">
+        <v>2690168176</v>
+      </c>
+      <c r="B251" t="s">
+        <v>448</v>
+      </c>
+      <c r="C251" t="s">
+        <v>648</v>
+      </c>
+      <c r="D251">
+        <v>1976</v>
+      </c>
+      <c r="E251" t="s">
+        <v>905</v>
+      </c>
+      <c r="F251" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A252">
+        <v>2690150576</v>
+      </c>
+      <c r="B252" t="s">
+        <v>449</v>
+      </c>
+      <c r="C252" t="s">
+        <v>649</v>
+      </c>
+      <c r="D252">
+        <v>1995</v>
+      </c>
+      <c r="E252" t="s">
+        <v>905</v>
+      </c>
+      <c r="F252" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A253">
+        <v>2690159132</v>
+      </c>
+      <c r="B253" t="s">
+        <v>450</v>
+      </c>
+      <c r="C253" t="s">
+        <v>650</v>
+      </c>
+      <c r="D253">
+        <v>1968</v>
+      </c>
+      <c r="E253" t="s">
+        <v>905</v>
+      </c>
+      <c r="F253" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A254">
+        <v>2690158195</v>
+      </c>
+      <c r="B254" t="s">
+        <v>451</v>
+      </c>
+      <c r="C254" t="s">
+        <v>651</v>
+      </c>
+      <c r="D254">
+        <v>2002</v>
+      </c>
+      <c r="E254" t="s">
+        <v>905</v>
+      </c>
+      <c r="F254" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A255">
+        <v>2690162397</v>
+      </c>
+      <c r="B255" t="s">
+        <v>452</v>
+      </c>
+      <c r="C255" t="s">
+        <v>652</v>
+      </c>
+      <c r="D255">
+        <v>1977</v>
+      </c>
+      <c r="E255" t="s">
+        <v>905</v>
+      </c>
+      <c r="F255" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A256">
+        <v>2690148697</v>
+      </c>
+      <c r="B256" t="s">
+        <v>453</v>
+      </c>
+      <c r="C256" t="s">
+        <v>653</v>
+      </c>
+      <c r="D256">
+        <v>1990</v>
+      </c>
+      <c r="E256" t="s">
+        <v>905</v>
+      </c>
+      <c r="F256" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A257">
+        <v>2690149432</v>
+      </c>
+      <c r="B257" t="s">
+        <v>454</v>
+      </c>
+      <c r="C257" t="s">
+        <v>654</v>
+      </c>
+      <c r="D257">
+        <v>1979</v>
+      </c>
+      <c r="E257" t="s">
+        <v>905</v>
+      </c>
+      <c r="F257" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A258">
+        <v>2590165130</v>
+      </c>
+      <c r="B258" t="s">
+        <v>455</v>
+      </c>
+      <c r="C258" t="s">
+        <v>655</v>
+      </c>
+      <c r="D258">
+        <v>2000</v>
+      </c>
+      <c r="E258" t="s">
+        <v>905</v>
+      </c>
+      <c r="F258" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A259">
+        <v>2690147227</v>
+      </c>
+      <c r="B259" t="s">
+        <v>456</v>
+      </c>
+      <c r="C259" t="s">
+        <v>656</v>
+      </c>
+      <c r="D259">
+        <v>1960</v>
+      </c>
+      <c r="E259" t="s">
+        <v>905</v>
+      </c>
+      <c r="F259" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A260">
+        <v>2690147785</v>
+      </c>
+      <c r="B260" t="s">
+        <v>457</v>
+      </c>
+      <c r="C260" t="s">
+        <v>657</v>
+      </c>
+      <c r="D260">
+        <v>2002</v>
+      </c>
+      <c r="E260" t="s">
+        <v>905</v>
+      </c>
+      <c r="F260" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A261">
+        <v>2690149198</v>
+      </c>
+      <c r="B261" t="s">
+        <v>458</v>
+      </c>
+      <c r="C261" t="s">
+        <v>658</v>
+      </c>
+      <c r="D261">
+        <v>1985</v>
+      </c>
+      <c r="E261" t="s">
+        <v>905</v>
+      </c>
+      <c r="F261" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A262">
+        <v>2690158380</v>
+      </c>
+      <c r="B262" t="s">
+        <v>459</v>
+      </c>
+      <c r="C262" t="s">
+        <v>659</v>
+      </c>
+      <c r="D262">
+        <v>1988</v>
+      </c>
+      <c r="E262" t="s">
+        <v>905</v>
+      </c>
+      <c r="F262" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A263">
+        <v>2690161468</v>
+      </c>
+      <c r="B263" t="s">
+        <v>460</v>
+      </c>
+      <c r="C263" t="s">
+        <v>660</v>
+      </c>
+      <c r="D263">
+        <v>1994</v>
+      </c>
+      <c r="E263" t="s">
+        <v>905</v>
+      </c>
+      <c r="F263" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A264">
+        <v>2690149321</v>
+      </c>
+      <c r="B264" t="s">
+        <v>461</v>
+      </c>
+      <c r="C264" t="s">
+        <v>661</v>
+      </c>
+      <c r="D264">
+        <v>1994</v>
+      </c>
+      <c r="E264" t="s">
+        <v>905</v>
+      </c>
+      <c r="F264" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A265">
+        <v>2690149145</v>
+      </c>
+      <c r="B265" t="s">
+        <v>462</v>
+      </c>
+      <c r="C265" t="s">
+        <v>662</v>
+      </c>
+      <c r="D265">
+        <v>1972</v>
+      </c>
+      <c r="E265" t="s">
+        <v>905</v>
+      </c>
+      <c r="F265" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A266">
+        <v>2690158974</v>
+      </c>
+      <c r="B266" t="s">
+        <v>463</v>
+      </c>
+      <c r="C266" t="s">
+        <v>663</v>
+      </c>
+      <c r="D266">
+        <v>1975</v>
+      </c>
+      <c r="E266" t="s">
+        <v>905</v>
+      </c>
+      <c r="F266" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A267">
+        <v>2690149188</v>
+      </c>
+      <c r="B267" t="s">
+        <v>464</v>
+      </c>
+      <c r="C267" t="s">
+        <v>664</v>
+      </c>
+      <c r="D267">
+        <v>1983</v>
+      </c>
+      <c r="E267" t="s">
+        <v>905</v>
+      </c>
+      <c r="F267" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A268">
+        <v>2690148121</v>
+      </c>
+      <c r="B268" t="s">
+        <v>465</v>
+      </c>
+      <c r="C268" t="s">
+        <v>665</v>
+      </c>
+      <c r="D268">
+        <v>1968</v>
+      </c>
+      <c r="E268" t="s">
+        <v>905</v>
+      </c>
+      <c r="F268" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A269">
+        <v>2690147471</v>
+      </c>
+      <c r="B269" t="s">
+        <v>466</v>
+      </c>
+      <c r="C269" t="s">
+        <v>666</v>
+      </c>
+      <c r="D269">
+        <v>1969</v>
+      </c>
+      <c r="E269" t="s">
+        <v>905</v>
+      </c>
+      <c r="F269" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A270">
+        <v>2690149266</v>
+      </c>
+      <c r="B270" t="s">
+        <v>467</v>
+      </c>
+      <c r="C270" t="s">
+        <v>667</v>
+      </c>
+      <c r="D270">
+        <v>1980</v>
+      </c>
+      <c r="E270" t="s">
+        <v>905</v>
+      </c>
+      <c r="F270" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A271">
+        <v>2690148151</v>
+      </c>
+      <c r="B271" t="s">
+        <v>468</v>
+      </c>
+      <c r="C271" t="s">
+        <v>668</v>
+      </c>
+      <c r="D271">
+        <v>1979</v>
+      </c>
+      <c r="E271" t="s">
+        <v>905</v>
+      </c>
+      <c r="F271" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A272">
+        <v>2690159241</v>
+      </c>
+      <c r="B272" t="s">
+        <v>469</v>
+      </c>
+      <c r="C272" t="s">
+        <v>669</v>
+      </c>
+      <c r="D272">
+        <v>1983</v>
+      </c>
+      <c r="E272" t="s">
+        <v>905</v>
+      </c>
+      <c r="F272" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A273">
+        <v>2690150462</v>
+      </c>
+      <c r="B273" t="s">
+        <v>470</v>
+      </c>
+      <c r="C273" t="s">
+        <v>670</v>
+      </c>
+      <c r="D273">
+        <v>1987</v>
+      </c>
+      <c r="E273" t="s">
+        <v>905</v>
+      </c>
+      <c r="F273" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A274">
+        <v>2690160693</v>
+      </c>
+      <c r="B274" t="s">
+        <v>471</v>
+      </c>
+      <c r="C274" t="s">
+        <v>671</v>
+      </c>
+      <c r="D274">
+        <v>1970</v>
+      </c>
+      <c r="E274" t="s">
+        <v>905</v>
+      </c>
+      <c r="F274" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A275">
+        <v>2690148395</v>
+      </c>
+      <c r="B275" t="s">
+        <v>472</v>
+      </c>
+      <c r="C275" t="s">
+        <v>672</v>
+      </c>
+      <c r="D275">
+        <v>1969</v>
+      </c>
+      <c r="E275" t="s">
+        <v>905</v>
+      </c>
+      <c r="F275" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A276">
+        <v>2690149452</v>
+      </c>
+      <c r="B276" t="s">
+        <v>473</v>
+      </c>
+      <c r="C276" t="s">
+        <v>673</v>
+      </c>
+      <c r="D276">
+        <v>2001</v>
+      </c>
+      <c r="E276" t="s">
+        <v>905</v>
+      </c>
+      <c r="F276" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A277">
+        <v>2690149574</v>
+      </c>
+      <c r="B277" t="s">
+        <v>474</v>
+      </c>
+      <c r="C277" t="s">
+        <v>674</v>
+      </c>
+      <c r="D277">
+        <v>1984</v>
+      </c>
+      <c r="E277" t="s">
+        <v>905</v>
+      </c>
+      <c r="F277" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A278">
+        <v>2690148409</v>
+      </c>
+      <c r="B278" t="s">
+        <v>475</v>
+      </c>
+      <c r="C278" t="s">
+        <v>675</v>
+      </c>
+      <c r="D278">
+        <v>1970</v>
+      </c>
+      <c r="E278" t="s">
+        <v>905</v>
+      </c>
+      <c r="F278" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A279">
+        <v>2690150285</v>
+      </c>
+      <c r="B279" t="s">
+        <v>476</v>
+      </c>
+      <c r="C279" t="s">
+        <v>676</v>
+      </c>
+      <c r="D279">
+        <v>1978</v>
+      </c>
+      <c r="E279" t="s">
+        <v>905</v>
+      </c>
+      <c r="F279" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A280">
+        <v>2690148069</v>
+      </c>
+      <c r="B280" t="s">
+        <v>477</v>
+      </c>
+      <c r="C280" t="s">
+        <v>677</v>
+      </c>
+      <c r="D280">
+        <v>2001</v>
+      </c>
+      <c r="E280" t="s">
+        <v>905</v>
+      </c>
+      <c r="F280" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A281">
+        <v>2690159510</v>
+      </c>
+      <c r="B281" t="s">
+        <v>478</v>
+      </c>
+      <c r="C281" t="s">
+        <v>678</v>
+      </c>
+      <c r="D281">
+        <v>1991</v>
+      </c>
+      <c r="E281" t="s">
+        <v>905</v>
+      </c>
+      <c r="F281" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A282">
+        <v>2690158136</v>
+      </c>
+      <c r="B282" t="s">
+        <v>479</v>
+      </c>
+      <c r="C282" t="s">
+        <v>679</v>
+      </c>
+      <c r="D282">
+        <v>1985</v>
+      </c>
+      <c r="E282" t="s">
+        <v>905</v>
+      </c>
+      <c r="F282" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A283">
+        <v>2690148666</v>
+      </c>
+      <c r="B283" t="s">
+        <v>480</v>
+      </c>
+      <c r="C283" t="s">
+        <v>680</v>
+      </c>
+      <c r="D283">
+        <v>1996</v>
+      </c>
+      <c r="E283" t="s">
+        <v>905</v>
+      </c>
+      <c r="F283" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A284">
+        <v>2690147715</v>
+      </c>
+      <c r="B284" t="s">
+        <v>481</v>
+      </c>
+      <c r="C284" t="s">
+        <v>681</v>
+      </c>
+      <c r="D284">
+        <v>1967</v>
+      </c>
+      <c r="E284" t="s">
+        <v>905</v>
+      </c>
+      <c r="F284" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A285">
+        <v>2690147707</v>
+      </c>
+      <c r="B285" t="s">
+        <v>482</v>
+      </c>
+      <c r="C285" t="s">
+        <v>681</v>
+      </c>
+      <c r="D285">
+        <v>1997</v>
+      </c>
+      <c r="E285" t="s">
+        <v>905</v>
+      </c>
+      <c r="F285" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A286">
+        <v>2690147717</v>
+      </c>
+      <c r="B286" t="s">
+        <v>483</v>
+      </c>
+      <c r="C286" t="s">
+        <v>682</v>
+      </c>
+      <c r="D286">
+        <v>1991</v>
+      </c>
+      <c r="E286" t="s">
+        <v>905</v>
+      </c>
+      <c r="F286" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A287">
+        <v>2690159806</v>
+      </c>
+      <c r="B287" t="s">
+        <v>484</v>
+      </c>
+      <c r="C287" t="s">
+        <v>683</v>
+      </c>
+      <c r="D287">
+        <v>1989</v>
+      </c>
+      <c r="E287" t="s">
+        <v>905</v>
+      </c>
+      <c r="F287" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A288">
+        <v>2690146049</v>
+      </c>
+      <c r="B288" t="s">
+        <v>485</v>
+      </c>
+      <c r="C288" t="s">
+        <v>684</v>
+      </c>
+      <c r="D288">
+        <v>1991</v>
+      </c>
+      <c r="E288" t="s">
+        <v>905</v>
+      </c>
+      <c r="F288" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A289">
+        <v>2690157663</v>
+      </c>
+      <c r="B289" t="s">
+        <v>486</v>
+      </c>
+      <c r="C289" t="s">
+        <v>685</v>
+      </c>
+      <c r="D289">
+        <v>1971</v>
+      </c>
+      <c r="E289" t="s">
+        <v>905</v>
+      </c>
+      <c r="F289" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A290">
+        <v>2690158358</v>
+      </c>
+      <c r="B290" t="s">
+        <v>487</v>
+      </c>
+      <c r="C290" t="s">
+        <v>686</v>
+      </c>
+      <c r="D290">
+        <v>1983</v>
+      </c>
+      <c r="E290" t="s">
+        <v>905</v>
+      </c>
+      <c r="F290" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A291">
+        <v>2690150632</v>
+      </c>
+      <c r="B291" t="s">
+        <v>488</v>
+      </c>
+      <c r="C291" t="s">
+        <v>687</v>
+      </c>
+      <c r="D291">
+        <v>1965</v>
+      </c>
+      <c r="E291" t="s">
+        <v>905</v>
+      </c>
+      <c r="F291" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A292">
+        <v>2690148998</v>
+      </c>
+      <c r="B292" t="s">
+        <v>489</v>
+      </c>
+      <c r="C292" t="s">
+        <v>688</v>
+      </c>
+      <c r="D292">
+        <v>1977</v>
+      </c>
+      <c r="E292" t="s">
+        <v>905</v>
+      </c>
+      <c r="F292" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A293">
+        <v>2690178384</v>
+      </c>
+      <c r="B293" t="s">
+        <v>490</v>
+      </c>
+      <c r="C293" t="s">
+        <v>689</v>
+      </c>
+      <c r="D293">
+        <v>1987</v>
+      </c>
+      <c r="E293" t="s">
+        <v>905</v>
+      </c>
+      <c r="F293" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A294">
+        <v>2690159341</v>
+      </c>
+      <c r="B294" t="s">
+        <v>491</v>
+      </c>
+      <c r="C294" t="s">
+        <v>690</v>
+      </c>
+      <c r="D294">
+        <v>1987</v>
+      </c>
+      <c r="E294" t="s">
+        <v>905</v>
+      </c>
+      <c r="F294" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A295">
+        <v>2690148946</v>
+      </c>
+      <c r="B295" t="s">
+        <v>492</v>
+      </c>
+      <c r="C295" t="s">
+        <v>691</v>
+      </c>
+      <c r="D295">
+        <v>1965</v>
+      </c>
+      <c r="E295" t="s">
+        <v>905</v>
+      </c>
+      <c r="F295" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A296">
+        <v>2690147624</v>
+      </c>
+      <c r="B296" t="s">
+        <v>493</v>
+      </c>
+      <c r="C296" t="s">
+        <v>692</v>
+      </c>
+      <c r="D296">
+        <v>1971</v>
+      </c>
+      <c r="E296" t="s">
+        <v>905</v>
+      </c>
+      <c r="F296" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A297">
+        <v>2690161809</v>
+      </c>
+      <c r="B297" t="s">
+        <v>494</v>
+      </c>
+      <c r="C297" t="s">
+        <v>693</v>
+      </c>
+      <c r="D297">
+        <v>1994</v>
+      </c>
+      <c r="E297" t="s">
+        <v>905</v>
+      </c>
+      <c r="F297" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A298">
+        <v>2690148164</v>
+      </c>
+      <c r="B298" t="s">
+        <v>495</v>
+      </c>
+      <c r="C298" t="s">
+        <v>694</v>
+      </c>
+      <c r="D298">
+        <v>1999</v>
+      </c>
+      <c r="E298" t="s">
+        <v>905</v>
+      </c>
+      <c r="F298" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A299">
+        <v>2690150149</v>
+      </c>
+      <c r="B299" t="s">
+        <v>496</v>
+      </c>
+      <c r="C299" t="s">
+        <v>695</v>
+      </c>
+      <c r="D299">
+        <v>1988</v>
+      </c>
+      <c r="E299" t="s">
+        <v>905</v>
+      </c>
+      <c r="F299" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A300">
+        <v>2690146305</v>
+      </c>
+      <c r="B300" t="s">
+        <v>497</v>
+      </c>
+      <c r="C300" t="s">
+        <v>696</v>
+      </c>
+      <c r="D300">
+        <v>1999</v>
+      </c>
+      <c r="E300" t="s">
+        <v>905</v>
+      </c>
+      <c r="F300" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A301">
+        <v>2690149711</v>
+      </c>
+      <c r="B301" t="s">
+        <v>498</v>
+      </c>
+      <c r="C301" t="s">
+        <v>317</v>
+      </c>
+      <c r="D301">
+        <v>1959</v>
+      </c>
+      <c r="E301" t="s">
+        <v>905</v>
+      </c>
+      <c r="F301" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A302">
+        <v>2690162145</v>
+      </c>
+      <c r="B302" t="s">
+        <v>499</v>
+      </c>
+      <c r="C302" t="s">
+        <v>697</v>
+      </c>
+      <c r="D302">
+        <v>1972</v>
+      </c>
+      <c r="E302" t="s">
+        <v>905</v>
+      </c>
+      <c r="F302" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A303">
+        <v>2690160526</v>
+      </c>
+      <c r="B303" t="s">
+        <v>500</v>
+      </c>
+      <c r="C303" t="s">
+        <v>698</v>
+      </c>
+      <c r="D303">
+        <v>1995</v>
+      </c>
+      <c r="E303" t="s">
+        <v>905</v>
+      </c>
+      <c r="F303" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A304">
+        <v>2690145582</v>
+      </c>
+      <c r="B304" t="s">
+        <v>501</v>
+      </c>
+      <c r="C304" t="s">
+        <v>699</v>
+      </c>
+      <c r="D304">
+        <v>1975</v>
+      </c>
+      <c r="E304" t="s">
+        <v>905</v>
+      </c>
+      <c r="F304" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A305">
+        <v>2690156844</v>
+      </c>
+      <c r="B305" t="s">
+        <v>502</v>
+      </c>
+      <c r="C305" t="s">
+        <v>700</v>
+      </c>
+      <c r="D305">
+        <v>1973</v>
+      </c>
+      <c r="E305" t="s">
+        <v>905</v>
+      </c>
+      <c r="F305" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A306">
+        <v>2690162209</v>
+      </c>
+      <c r="B306" t="s">
+        <v>503</v>
+      </c>
+      <c r="C306" t="s">
+        <v>701</v>
+      </c>
+      <c r="D306">
+        <v>1998</v>
+      </c>
+      <c r="E306" t="s">
+        <v>905</v>
+      </c>
+      <c r="F306" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A307">
+        <v>2690148183</v>
+      </c>
+      <c r="B307" t="s">
+        <v>504</v>
+      </c>
+      <c r="C307" t="s">
+        <v>702</v>
+      </c>
+      <c r="D307">
+        <v>1974</v>
+      </c>
+      <c r="E307" t="s">
+        <v>905</v>
+      </c>
+      <c r="F307" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A308">
+        <v>2690148044</v>
+      </c>
+      <c r="B308" t="s">
+        <v>505</v>
+      </c>
+      <c r="C308" t="s">
+        <v>703</v>
+      </c>
+      <c r="D308">
+        <v>1987</v>
+      </c>
+      <c r="E308" t="s">
+        <v>905</v>
+      </c>
+      <c r="F308" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A309">
+        <v>2690149431</v>
+      </c>
+      <c r="B309" t="s">
+        <v>506</v>
+      </c>
+      <c r="C309" t="s">
+        <v>704</v>
+      </c>
+      <c r="D309">
+        <v>1998</v>
+      </c>
+      <c r="E309" t="s">
+        <v>905</v>
+      </c>
+      <c r="F309" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A310">
+        <v>2690148721</v>
+      </c>
+      <c r="B310" t="s">
+        <v>507</v>
+      </c>
+      <c r="C310" t="s">
+        <v>705</v>
+      </c>
+      <c r="D310">
+        <v>2002</v>
+      </c>
+      <c r="E310" t="s">
+        <v>905</v>
+      </c>
+      <c r="F310" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A311">
+        <v>2690159543</v>
+      </c>
+      <c r="B311" t="s">
+        <v>508</v>
+      </c>
+      <c r="C311" t="s">
+        <v>706</v>
+      </c>
+      <c r="D311">
+        <v>1989</v>
+      </c>
+      <c r="E311" t="s">
+        <v>905</v>
+      </c>
+      <c r="F311" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A312">
+        <v>2690157776</v>
+      </c>
+      <c r="B312" t="s">
+        <v>509</v>
+      </c>
+      <c r="C312" t="s">
+        <v>707</v>
+      </c>
+      <c r="D312">
+        <v>2000</v>
+      </c>
+      <c r="E312" t="s">
+        <v>905</v>
+      </c>
+      <c r="F312" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A313">
+        <v>2690147027</v>
+      </c>
+      <c r="B313" t="s">
+        <v>510</v>
+      </c>
+      <c r="C313" t="s">
+        <v>708</v>
+      </c>
+      <c r="D313">
+        <v>1983</v>
+      </c>
+      <c r="E313" t="s">
+        <v>905</v>
+      </c>
+      <c r="F313" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A314">
+        <v>2690147614</v>
+      </c>
+      <c r="B314" t="s">
+        <v>511</v>
+      </c>
+      <c r="C314" t="s">
+        <v>709</v>
+      </c>
+      <c r="D314">
+        <v>1984</v>
+      </c>
+      <c r="E314" t="s">
+        <v>905</v>
+      </c>
+      <c r="F314" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A315">
+        <v>2690160849</v>
+      </c>
+      <c r="B315" t="s">
+        <v>512</v>
+      </c>
+      <c r="C315" t="s">
+        <v>710</v>
+      </c>
+      <c r="D315">
+        <v>1972</v>
+      </c>
+      <c r="E315" t="s">
+        <v>905</v>
+      </c>
+      <c r="F315" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A316">
+        <v>2690148213</v>
+      </c>
+      <c r="B316" t="s">
+        <v>513</v>
+      </c>
+      <c r="C316" t="s">
+        <v>711</v>
+      </c>
+      <c r="D316">
+        <v>1963</v>
+      </c>
+      <c r="E316" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A317">
+        <v>2690148100</v>
+      </c>
+      <c r="B317" t="s">
+        <v>514</v>
+      </c>
+      <c r="C317" t="s">
+        <v>712</v>
+      </c>
+      <c r="D317">
+        <v>1981</v>
+      </c>
+      <c r="E317" t="s">
+        <v>905</v>
+      </c>
+      <c r="F317" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A318">
+        <v>2690150215</v>
+      </c>
+      <c r="B318" t="s">
+        <v>515</v>
+      </c>
+      <c r="C318" t="s">
+        <v>713</v>
+      </c>
+      <c r="D318">
+        <v>1975</v>
+      </c>
+      <c r="E318" t="s">
+        <v>905</v>
+      </c>
+      <c r="F318" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A319">
+        <v>2690159756</v>
+      </c>
+      <c r="B319" t="s">
+        <v>516</v>
+      </c>
+      <c r="C319" t="s">
+        <v>714</v>
+      </c>
+      <c r="D319">
+        <v>1986</v>
+      </c>
+      <c r="E319" t="s">
+        <v>905</v>
+      </c>
+      <c r="F319" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A320">
+        <v>2690149117</v>
+      </c>
+      <c r="B320" t="s">
+        <v>517</v>
+      </c>
+      <c r="C320" t="s">
+        <v>715</v>
+      </c>
+      <c r="D320">
+        <v>1979</v>
+      </c>
+      <c r="E320" t="s">
+        <v>905</v>
+      </c>
+      <c r="F320" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A321">
+        <v>2690161717</v>
+      </c>
+      <c r="B321" t="s">
+        <v>518</v>
+      </c>
+      <c r="C321" t="s">
+        <v>716</v>
+      </c>
+      <c r="D321">
+        <v>1969</v>
+      </c>
+      <c r="E321" t="s">
+        <v>905</v>
+      </c>
+      <c r="F321" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A322">
+        <v>2690148365</v>
+      </c>
+      <c r="B322" t="s">
+        <v>519</v>
+      </c>
+      <c r="C322" t="s">
+        <v>717</v>
+      </c>
+      <c r="D322">
+        <v>1991</v>
+      </c>
+      <c r="E322" t="s">
+        <v>905</v>
+      </c>
+      <c r="F322" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A323">
+        <v>2690146319</v>
+      </c>
+      <c r="B323" t="s">
+        <v>520</v>
+      </c>
+      <c r="C323" t="s">
+        <v>718</v>
+      </c>
+      <c r="D323">
+        <v>1980</v>
+      </c>
+      <c r="E323" t="s">
+        <v>905</v>
+      </c>
+      <c r="F323" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A324">
+        <v>2690147071</v>
+      </c>
+      <c r="B324" t="s">
+        <v>521</v>
+      </c>
+      <c r="C324" t="s">
+        <v>719</v>
+      </c>
+      <c r="D324">
+        <v>1997</v>
+      </c>
+      <c r="E324" t="s">
+        <v>905</v>
+      </c>
+      <c r="F324" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A325">
+        <v>2690149152</v>
+      </c>
+      <c r="B325" t="s">
+        <v>522</v>
+      </c>
+      <c r="C325" t="s">
+        <v>720</v>
+      </c>
+      <c r="D325">
         <v>1962</v>
       </c>
-      <c r="E16" t="s">
-[...16 lines deleted...]
-      <c r="D17">
+      <c r="E325" t="s">
+        <v>905</v>
+      </c>
+      <c r="F325" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A326">
+        <v>2690147973</v>
+      </c>
+      <c r="B326" t="s">
+        <v>523</v>
+      </c>
+      <c r="C326" t="s">
+        <v>721</v>
+      </c>
+      <c r="D326">
+        <v>1978</v>
+      </c>
+      <c r="E326" t="s">
+        <v>905</v>
+      </c>
+      <c r="F326" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A327">
+        <v>2690149511</v>
+      </c>
+      <c r="B327" t="s">
+        <v>524</v>
+      </c>
+      <c r="C327" t="s">
+        <v>722</v>
+      </c>
+      <c r="D327">
+        <v>1985</v>
+      </c>
+      <c r="E327" t="s">
+        <v>905</v>
+      </c>
+      <c r="F327" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A328">
+        <v>2690148111</v>
+      </c>
+      <c r="B328" t="s">
+        <v>525</v>
+      </c>
+      <c r="C328" t="s">
+        <v>723</v>
+      </c>
+      <c r="D328">
+        <v>2004</v>
+      </c>
+      <c r="E328" t="s">
+        <v>905</v>
+      </c>
+      <c r="F328" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A329">
+        <v>2690148968</v>
+      </c>
+      <c r="B329" t="s">
+        <v>526</v>
+      </c>
+      <c r="C329" t="s">
+        <v>724</v>
+      </c>
+      <c r="D329">
+        <v>1992</v>
+      </c>
+      <c r="E329" t="s">
+        <v>905</v>
+      </c>
+      <c r="F329" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A330">
+        <v>2690150528</v>
+      </c>
+      <c r="B330" t="s">
+        <v>527</v>
+      </c>
+      <c r="C330" t="s">
+        <v>725</v>
+      </c>
+      <c r="D330">
+        <v>1978</v>
+      </c>
+      <c r="E330" t="s">
+        <v>905</v>
+      </c>
+      <c r="F330" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A331">
+        <v>2690164847</v>
+      </c>
+      <c r="B331" t="s">
+        <v>528</v>
+      </c>
+      <c r="C331" t="s">
+        <v>726</v>
+      </c>
+      <c r="D331">
+        <v>1972</v>
+      </c>
+      <c r="E331" t="s">
+        <v>905</v>
+      </c>
+      <c r="F331" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A332">
+        <v>2690149200</v>
+      </c>
+      <c r="B332" t="s">
+        <v>529</v>
+      </c>
+      <c r="C332" t="s">
+        <v>727</v>
+      </c>
+      <c r="D332">
+        <v>1985</v>
+      </c>
+      <c r="E332" t="s">
+        <v>905</v>
+      </c>
+      <c r="F332" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A333">
+        <v>2690159025</v>
+      </c>
+      <c r="B333" t="s">
+        <v>530</v>
+      </c>
+      <c r="C333" t="s">
+        <v>728</v>
+      </c>
+      <c r="D333">
+        <v>1972</v>
+      </c>
+      <c r="E333" t="s">
+        <v>905</v>
+      </c>
+      <c r="F333" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A334">
+        <v>2690162112</v>
+      </c>
+      <c r="B334" t="s">
+        <v>531</v>
+      </c>
+      <c r="C334" t="s">
+        <v>729</v>
+      </c>
+      <c r="D334">
+        <v>1991</v>
+      </c>
+      <c r="E334" t="s">
+        <v>905</v>
+      </c>
+      <c r="F334" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A335">
+        <v>2690145258</v>
+      </c>
+      <c r="B335" t="s">
+        <v>532</v>
+      </c>
+      <c r="C335" t="s">
+        <v>730</v>
+      </c>
+      <c r="D335">
+        <v>1985</v>
+      </c>
+      <c r="E335" t="s">
+        <v>905</v>
+      </c>
+      <c r="F335" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A336">
+        <v>2690146388</v>
+      </c>
+      <c r="B336" t="s">
+        <v>533</v>
+      </c>
+      <c r="C336" t="s">
+        <v>731</v>
+      </c>
+      <c r="D336">
+        <v>1974</v>
+      </c>
+      <c r="E336" t="s">
+        <v>905</v>
+      </c>
+      <c r="F336" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A337">
+        <v>2690146770</v>
+      </c>
+      <c r="B337" t="s">
+        <v>534</v>
+      </c>
+      <c r="C337" t="s">
+        <v>732</v>
+      </c>
+      <c r="D337">
+        <v>1990</v>
+      </c>
+      <c r="E337" t="s">
+        <v>905</v>
+      </c>
+      <c r="F337" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A338">
+        <v>2690147317</v>
+      </c>
+      <c r="B338" t="s">
+        <v>535</v>
+      </c>
+      <c r="C338" t="s">
+        <v>733</v>
+      </c>
+      <c r="D338">
+        <v>1978</v>
+      </c>
+      <c r="E338" t="s">
+        <v>905</v>
+      </c>
+      <c r="F338" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A339">
+        <v>2690150330</v>
+      </c>
+      <c r="B339" t="s">
+        <v>536</v>
+      </c>
+      <c r="C339" t="s">
+        <v>734</v>
+      </c>
+      <c r="D339">
+        <v>1981</v>
+      </c>
+      <c r="E339" t="s">
+        <v>905</v>
+      </c>
+      <c r="F339" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A340">
+        <v>2690160548</v>
+      </c>
+      <c r="B340" t="s">
+        <v>537</v>
+      </c>
+      <c r="C340" t="s">
+        <v>735</v>
+      </c>
+      <c r="D340">
+        <v>1978</v>
+      </c>
+      <c r="E340" t="s">
+        <v>905</v>
+      </c>
+      <c r="F340" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A341">
+        <v>2690148120</v>
+      </c>
+      <c r="B341" t="s">
+        <v>538</v>
+      </c>
+      <c r="C341" t="s">
+        <v>736</v>
+      </c>
+      <c r="D341">
+        <v>1974</v>
+      </c>
+      <c r="E341" t="s">
+        <v>905</v>
+      </c>
+      <c r="F341" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A342">
+        <v>2690158996</v>
+      </c>
+      <c r="B342" t="s">
+        <v>539</v>
+      </c>
+      <c r="C342" t="s">
+        <v>737</v>
+      </c>
+      <c r="D342">
+        <v>1975</v>
+      </c>
+      <c r="E342" t="s">
+        <v>905</v>
+      </c>
+      <c r="F342" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A343">
+        <v>2690160018</v>
+      </c>
+      <c r="B343" t="s">
+        <v>540</v>
+      </c>
+      <c r="C343" t="s">
+        <v>738</v>
+      </c>
+      <c r="D343">
+        <v>1967</v>
+      </c>
+      <c r="E343" t="s">
+        <v>905</v>
+      </c>
+      <c r="F343" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A344">
+        <v>2690159378</v>
+      </c>
+      <c r="B344" t="s">
+        <v>541</v>
+      </c>
+      <c r="C344" t="s">
+        <v>739</v>
+      </c>
+      <c r="D344">
+        <v>1989</v>
+      </c>
+      <c r="E344" t="s">
+        <v>905</v>
+      </c>
+      <c r="F344" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A345">
+        <v>2690160150</v>
+      </c>
+      <c r="B345" t="s">
+        <v>542</v>
+      </c>
+      <c r="C345" t="s">
+        <v>740</v>
+      </c>
+      <c r="D345">
+        <v>1984</v>
+      </c>
+      <c r="E345" t="s">
+        <v>905</v>
+      </c>
+      <c r="F345" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A346">
+        <v>2690149724</v>
+      </c>
+      <c r="B346" t="s">
+        <v>543</v>
+      </c>
+      <c r="C346" t="s">
+        <v>741</v>
+      </c>
+      <c r="D346">
+        <v>1986</v>
+      </c>
+      <c r="E346" t="s">
+        <v>905</v>
+      </c>
+      <c r="F346" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A347">
+        <v>2690148900</v>
+      </c>
+      <c r="B347" t="s">
+        <v>544</v>
+      </c>
+      <c r="C347" t="s">
+        <v>742</v>
+      </c>
+      <c r="D347">
+        <v>1984</v>
+      </c>
+      <c r="E347" t="s">
+        <v>905</v>
+      </c>
+      <c r="F347" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A348">
+        <v>2690147645</v>
+      </c>
+      <c r="B348" t="s">
+        <v>545</v>
+      </c>
+      <c r="C348" t="s">
+        <v>743</v>
+      </c>
+      <c r="D348">
+        <v>1985</v>
+      </c>
+      <c r="E348" t="s">
+        <v>905</v>
+      </c>
+      <c r="F348" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A349">
+        <v>2690147021</v>
+      </c>
+      <c r="B349" t="s">
+        <v>546</v>
+      </c>
+      <c r="C349" t="s">
+        <v>744</v>
+      </c>
+      <c r="D349">
         <v>1983</v>
       </c>
-      <c r="E17" t="s">
-[...16 lines deleted...]
-      <c r="D18">
+      <c r="E349" t="s">
+        <v>905</v>
+      </c>
+      <c r="F349" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A350">
+        <v>2690147069</v>
+      </c>
+      <c r="B350" t="s">
+        <v>547</v>
+      </c>
+      <c r="C350" t="s">
+        <v>745</v>
+      </c>
+      <c r="D350">
+        <v>1987</v>
+      </c>
+      <c r="E350" t="s">
+        <v>905</v>
+      </c>
+      <c r="F350" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A351">
+        <v>2690158105</v>
+      </c>
+      <c r="B351" t="s">
+        <v>548</v>
+      </c>
+      <c r="C351" t="s">
+        <v>746</v>
+      </c>
+      <c r="D351">
+        <v>1970</v>
+      </c>
+      <c r="E351" t="s">
+        <v>905</v>
+      </c>
+      <c r="F351" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A352">
+        <v>2690161838</v>
+      </c>
+      <c r="B352" t="s">
+        <v>549</v>
+      </c>
+      <c r="C352" t="s">
+        <v>747</v>
+      </c>
+      <c r="D352">
+        <v>1994</v>
+      </c>
+      <c r="E352" t="s">
+        <v>905</v>
+      </c>
+      <c r="F352" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A353">
+        <v>2690149801</v>
+      </c>
+      <c r="B353" t="s">
+        <v>550</v>
+      </c>
+      <c r="C353" t="s">
+        <v>748</v>
+      </c>
+      <c r="D353">
+        <v>1982</v>
+      </c>
+      <c r="E353" t="s">
+        <v>905</v>
+      </c>
+      <c r="F353" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A354">
+        <v>2690150385</v>
+      </c>
+      <c r="B354" t="s">
+        <v>551</v>
+      </c>
+      <c r="C354" t="s">
+        <v>749</v>
+      </c>
+      <c r="D354">
+        <v>1998</v>
+      </c>
+      <c r="E354" t="s">
+        <v>905</v>
+      </c>
+      <c r="F354" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A355">
+        <v>2690148340</v>
+      </c>
+      <c r="B355" t="s">
+        <v>552</v>
+      </c>
+      <c r="C355" t="s">
+        <v>750</v>
+      </c>
+      <c r="D355">
+        <v>1987</v>
+      </c>
+      <c r="E355" t="s">
+        <v>905</v>
+      </c>
+      <c r="F355" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A356">
+        <v>2690149718</v>
+      </c>
+      <c r="B356" t="s">
+        <v>553</v>
+      </c>
+      <c r="C356" t="s">
+        <v>751</v>
+      </c>
+      <c r="D356">
+        <v>1976</v>
+      </c>
+      <c r="E356" t="s">
+        <v>905</v>
+      </c>
+      <c r="F356" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A357">
+        <v>2690149762</v>
+      </c>
+      <c r="B357" t="s">
+        <v>554</v>
+      </c>
+      <c r="C357" t="s">
+        <v>752</v>
+      </c>
+      <c r="D357">
+        <v>1988</v>
+      </c>
+      <c r="E357" t="s">
+        <v>905</v>
+      </c>
+      <c r="F357" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A358">
+        <v>2690147042</v>
+      </c>
+      <c r="B358" t="s">
+        <v>555</v>
+      </c>
+      <c r="C358" t="s">
+        <v>753</v>
+      </c>
+      <c r="D358">
+        <v>1970</v>
+      </c>
+      <c r="E358" t="s">
+        <v>905</v>
+      </c>
+      <c r="F358" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A359">
+        <v>2690148274</v>
+      </c>
+      <c r="B359" t="s">
+        <v>556</v>
+      </c>
+      <c r="C359" t="s">
+        <v>754</v>
+      </c>
+      <c r="D359">
+        <v>1993</v>
+      </c>
+      <c r="E359" t="s">
+        <v>905</v>
+      </c>
+      <c r="F359" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A360">
+        <v>2690154738</v>
+      </c>
+      <c r="B360" t="s">
+        <v>557</v>
+      </c>
+      <c r="C360" t="s">
+        <v>755</v>
+      </c>
+      <c r="D360">
+        <v>1982</v>
+      </c>
+      <c r="E360" t="s">
+        <v>905</v>
+      </c>
+      <c r="F360" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A361">
+        <v>2690148294</v>
+      </c>
+      <c r="B361" t="s">
+        <v>558</v>
+      </c>
+      <c r="C361" t="s">
+        <v>754</v>
+      </c>
+      <c r="D361">
+        <v>1996</v>
+      </c>
+      <c r="E361" t="s">
+        <v>905</v>
+      </c>
+      <c r="F361" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A362">
+        <v>2690147550</v>
+      </c>
+      <c r="B362" t="s">
+        <v>559</v>
+      </c>
+      <c r="C362" t="s">
+        <v>756</v>
+      </c>
+      <c r="D362">
+        <v>2002</v>
+      </c>
+      <c r="E362" t="s">
+        <v>905</v>
+      </c>
+      <c r="F362" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A363">
+        <v>2590152605</v>
+      </c>
+      <c r="B363" t="s">
+        <v>560</v>
+      </c>
+      <c r="C363" t="s">
+        <v>757</v>
+      </c>
+      <c r="D363">
+        <v>1987</v>
+      </c>
+      <c r="E363" t="s">
+        <v>905</v>
+      </c>
+      <c r="F363" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A364">
+        <v>2590152601</v>
+      </c>
+      <c r="B364" t="s">
+        <v>561</v>
+      </c>
+      <c r="C364" t="s">
+        <v>758</v>
+      </c>
+      <c r="D364">
+        <v>1997</v>
+      </c>
+      <c r="E364" t="s">
+        <v>905</v>
+      </c>
+      <c r="F364" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A365">
+        <v>2590166810</v>
+      </c>
+      <c r="B365" t="s">
+        <v>562</v>
+      </c>
+      <c r="C365" t="s">
+        <v>759</v>
+      </c>
+      <c r="D365">
+        <v>1979</v>
+      </c>
+      <c r="E365" t="s">
+        <v>905</v>
+      </c>
+      <c r="F365" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A366">
+        <v>2590167342</v>
+      </c>
+      <c r="B366" t="s">
+        <v>563</v>
+      </c>
+      <c r="C366" t="s">
+        <v>760</v>
+      </c>
+      <c r="D366">
+        <v>2000</v>
+      </c>
+      <c r="E366" t="s">
+        <v>905</v>
+      </c>
+      <c r="F366" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A367">
+        <v>2690145213</v>
+      </c>
+      <c r="B367" t="s">
+        <v>564</v>
+      </c>
+      <c r="C367" t="s">
+        <v>761</v>
+      </c>
+      <c r="D367">
+        <v>1995</v>
+      </c>
+      <c r="E367" t="s">
+        <v>905</v>
+      </c>
+      <c r="F367" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A368">
+        <v>2690145256</v>
+      </c>
+      <c r="B368" t="s">
+        <v>565</v>
+      </c>
+      <c r="C368" t="s">
+        <v>762</v>
+      </c>
+      <c r="D368">
+        <v>1976</v>
+      </c>
+      <c r="E368" t="s">
+        <v>905</v>
+      </c>
+      <c r="F368" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A369">
+        <v>2690160743</v>
+      </c>
+      <c r="B369" t="s">
+        <v>566</v>
+      </c>
+      <c r="C369" t="s">
+        <v>763</v>
+      </c>
+      <c r="D369">
+        <v>1978</v>
+      </c>
+      <c r="E369" t="s">
+        <v>905</v>
+      </c>
+      <c r="F369" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A370">
+        <v>2690149294</v>
+      </c>
+      <c r="B370" t="s">
+        <v>567</v>
+      </c>
+      <c r="C370" t="s">
+        <v>764</v>
+      </c>
+      <c r="D370">
+        <v>1979</v>
+      </c>
+      <c r="E370" t="s">
+        <v>905</v>
+      </c>
+      <c r="F370" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A371">
+        <v>2690150199</v>
+      </c>
+      <c r="B371" t="s">
+        <v>568</v>
+      </c>
+      <c r="C371" t="s">
+        <v>765</v>
+      </c>
+      <c r="D371">
+        <v>1972</v>
+      </c>
+      <c r="E371" t="s">
+        <v>905</v>
+      </c>
+      <c r="F371" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A372">
+        <v>2690148386</v>
+      </c>
+      <c r="B372" t="s">
+        <v>569</v>
+      </c>
+      <c r="C372" t="s">
+        <v>766</v>
+      </c>
+      <c r="D372">
+        <v>1979</v>
+      </c>
+      <c r="E372" t="s">
+        <v>905</v>
+      </c>
+      <c r="F372" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A373">
+        <v>2690146007</v>
+      </c>
+      <c r="B373" t="s">
+        <v>570</v>
+      </c>
+      <c r="C373" t="s">
+        <v>767</v>
+      </c>
+      <c r="D373">
+        <v>1985</v>
+      </c>
+      <c r="E373" t="s">
+        <v>905</v>
+      </c>
+      <c r="F373" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A374">
+        <v>2690158591</v>
+      </c>
+      <c r="B374" t="s">
+        <v>571</v>
+      </c>
+      <c r="C374" t="s">
+        <v>768</v>
+      </c>
+      <c r="D374">
+        <v>1966</v>
+      </c>
+      <c r="E374" t="s">
+        <v>905</v>
+      </c>
+      <c r="F374" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A375">
+        <v>2690160720</v>
+      </c>
+      <c r="B375" t="s">
+        <v>572</v>
+      </c>
+      <c r="C375" t="s">
+        <v>769</v>
+      </c>
+      <c r="D375">
+        <v>1980</v>
+      </c>
+      <c r="E375" t="s">
+        <v>905</v>
+      </c>
+      <c r="F375" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A376">
+        <v>2690145922</v>
+      </c>
+      <c r="B376" t="s">
+        <v>573</v>
+      </c>
+      <c r="C376" t="s">
+        <v>770</v>
+      </c>
+      <c r="D376">
+        <v>2000</v>
+      </c>
+      <c r="E376" t="s">
+        <v>905</v>
+      </c>
+      <c r="F376" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A377">
+        <v>2690157959</v>
+      </c>
+      <c r="B377" t="s">
+        <v>574</v>
+      </c>
+      <c r="C377" t="s">
+        <v>771</v>
+      </c>
+      <c r="D377">
+        <v>1970</v>
+      </c>
+      <c r="E377" t="s">
+        <v>905</v>
+      </c>
+      <c r="F377" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A378">
+        <v>2690149481</v>
+      </c>
+      <c r="B378" t="s">
+        <v>575</v>
+      </c>
+      <c r="C378" t="s">
+        <v>772</v>
+      </c>
+      <c r="D378">
+        <v>2000</v>
+      </c>
+      <c r="E378" t="s">
+        <v>905</v>
+      </c>
+      <c r="F378" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A379">
+        <v>2690160745</v>
+      </c>
+      <c r="B379" t="s">
+        <v>576</v>
+      </c>
+      <c r="C379" t="s">
+        <v>773</v>
+      </c>
+      <c r="D379">
+        <v>1991</v>
+      </c>
+      <c r="E379" t="s">
+        <v>905</v>
+      </c>
+      <c r="F379" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A380">
+        <v>2690162052</v>
+      </c>
+      <c r="B380" t="s">
+        <v>577</v>
+      </c>
+      <c r="C380" t="s">
+        <v>774</v>
+      </c>
+      <c r="D380">
+        <v>2007</v>
+      </c>
+      <c r="E380" t="s">
+        <v>905</v>
+      </c>
+      <c r="F380" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A381">
+        <v>2690161413</v>
+      </c>
+      <c r="B381" t="s">
+        <v>578</v>
+      </c>
+      <c r="C381" t="s">
+        <v>775</v>
+      </c>
+      <c r="D381">
+        <v>1995</v>
+      </c>
+      <c r="E381" t="s">
+        <v>905</v>
+      </c>
+      <c r="F381" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A382">
+        <v>2690168535</v>
+      </c>
+      <c r="B382" t="s">
+        <v>579</v>
+      </c>
+      <c r="C382" t="s">
+        <v>776</v>
+      </c>
+      <c r="D382">
+        <v>1983</v>
+      </c>
+      <c r="E382" t="s">
+        <v>905</v>
+      </c>
+      <c r="F382" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A383">
+        <v>2690147678</v>
+      </c>
+      <c r="B383" t="s">
+        <v>580</v>
+      </c>
+      <c r="C383" t="s">
+        <v>777</v>
+      </c>
+      <c r="D383">
+        <v>1991</v>
+      </c>
+      <c r="E383" t="s">
+        <v>905</v>
+      </c>
+      <c r="F383" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A384">
+        <v>2690160057</v>
+      </c>
+      <c r="B384" t="s">
+        <v>581</v>
+      </c>
+      <c r="C384" t="s">
+        <v>778</v>
+      </c>
+      <c r="D384">
+        <v>1996</v>
+      </c>
+      <c r="E384" t="s">
+        <v>905</v>
+      </c>
+      <c r="F384" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A385">
+        <v>2690146369</v>
+      </c>
+      <c r="B385" t="s">
+        <v>582</v>
+      </c>
+      <c r="C385" t="s">
+        <v>779</v>
+      </c>
+      <c r="D385">
+        <v>1976</v>
+      </c>
+      <c r="E385" t="s">
+        <v>905</v>
+      </c>
+      <c r="F385" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A386">
+        <v>2690144330</v>
+      </c>
+      <c r="B386" t="s">
+        <v>583</v>
+      </c>
+      <c r="C386" t="s">
+        <v>780</v>
+      </c>
+      <c r="D386">
+        <v>1964</v>
+      </c>
+      <c r="E386" t="s">
+        <v>905</v>
+      </c>
+      <c r="F386" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A387">
+        <v>2690146539</v>
+      </c>
+      <c r="B387" t="s">
+        <v>584</v>
+      </c>
+      <c r="C387" t="s">
+        <v>781</v>
+      </c>
+      <c r="D387">
+        <v>2002</v>
+      </c>
+      <c r="E387" t="s">
+        <v>905</v>
+      </c>
+      <c r="F387" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A388">
+        <v>2690144354</v>
+      </c>
+      <c r="B388" t="s">
+        <v>585</v>
+      </c>
+      <c r="C388" t="s">
+        <v>782</v>
+      </c>
+      <c r="D388">
+        <v>1987</v>
+      </c>
+      <c r="E388" t="s">
+        <v>905</v>
+      </c>
+      <c r="F388" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A389">
+        <v>2690145733</v>
+      </c>
+      <c r="B389" t="s">
+        <v>586</v>
+      </c>
+      <c r="C389" t="s">
+        <v>783</v>
+      </c>
+      <c r="D389">
+        <v>1987</v>
+      </c>
+      <c r="E389" t="s">
+        <v>905</v>
+      </c>
+      <c r="F389" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A390">
+        <v>2690149420</v>
+      </c>
+      <c r="B390" t="s">
+        <v>587</v>
+      </c>
+      <c r="C390" t="s">
+        <v>784</v>
+      </c>
+      <c r="D390">
         <v>1990</v>
       </c>
-      <c r="E18" t="s">
-[...96 lines deleted...]
-      <c r="D23">
+      <c r="E390" t="s">
+        <v>905</v>
+      </c>
+      <c r="F390" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A391">
+        <v>2690143231</v>
+      </c>
+      <c r="B391" t="s">
+        <v>588</v>
+      </c>
+      <c r="C391" t="s">
+        <v>785</v>
+      </c>
+      <c r="D391">
+        <v>1998</v>
+      </c>
+      <c r="E391" t="s">
+        <v>905</v>
+      </c>
+      <c r="F391" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A392">
+        <v>2690148102</v>
+      </c>
+      <c r="B392" t="s">
+        <v>589</v>
+      </c>
+      <c r="C392" t="s">
+        <v>786</v>
+      </c>
+      <c r="D392">
+        <v>1985</v>
+      </c>
+      <c r="E392" t="s">
+        <v>905</v>
+      </c>
+      <c r="F392" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A393">
+        <v>2590172559</v>
+      </c>
+      <c r="B393" t="s">
+        <v>590</v>
+      </c>
+      <c r="C393" t="s">
+        <v>787</v>
+      </c>
+      <c r="D393">
+        <v>1988</v>
+      </c>
+      <c r="E393" t="s">
+        <v>905</v>
+      </c>
+      <c r="F393" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A394">
+        <v>2690159268</v>
+      </c>
+      <c r="B394" t="s">
+        <v>591</v>
+      </c>
+      <c r="C394" t="s">
+        <v>788</v>
+      </c>
+      <c r="D394">
+        <v>1976</v>
+      </c>
+      <c r="E394" t="s">
+        <v>905</v>
+      </c>
+      <c r="F394" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A395">
+        <v>2690164770</v>
+      </c>
+      <c r="B395" t="s">
+        <v>592</v>
+      </c>
+      <c r="C395" t="s">
+        <v>789</v>
+      </c>
+      <c r="D395">
+        <v>1969</v>
+      </c>
+      <c r="E395" t="s">
+        <v>905</v>
+      </c>
+      <c r="F395" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A396">
+        <v>2690150232</v>
+      </c>
+      <c r="B396" t="s">
+        <v>593</v>
+      </c>
+      <c r="C396" t="s">
+        <v>790</v>
+      </c>
+      <c r="D396">
+        <v>1977</v>
+      </c>
+      <c r="E396" t="s">
+        <v>905</v>
+      </c>
+      <c r="F396" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A397">
+        <v>2690148295</v>
+      </c>
+      <c r="B397" t="s">
+        <v>594</v>
+      </c>
+      <c r="C397" t="s">
+        <v>791</v>
+      </c>
+      <c r="D397">
+        <v>1998</v>
+      </c>
+      <c r="E397" t="s">
+        <v>905</v>
+      </c>
+      <c r="F397" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A398">
+        <v>2690148269</v>
+      </c>
+      <c r="B398" t="s">
+        <v>595</v>
+      </c>
+      <c r="C398" t="s">
+        <v>792</v>
+      </c>
+      <c r="D398">
+        <v>1994</v>
+      </c>
+      <c r="E398" t="s">
+        <v>905</v>
+      </c>
+      <c r="F398" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A399">
+        <v>2690147119</v>
+      </c>
+      <c r="B399" t="s">
+        <v>596</v>
+      </c>
+      <c r="C399" t="s">
+        <v>793</v>
+      </c>
+      <c r="D399">
+        <v>1976</v>
+      </c>
+      <c r="E399" t="s">
+        <v>905</v>
+      </c>
+      <c r="F399" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A400">
+        <v>2690145614</v>
+      </c>
+      <c r="B400" t="s">
+        <v>597</v>
+      </c>
+      <c r="C400" t="s">
+        <v>794</v>
+      </c>
+      <c r="D400">
+        <v>1973</v>
+      </c>
+      <c r="E400" t="s">
+        <v>905</v>
+      </c>
+      <c r="F400" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A401">
+        <v>2690160819</v>
+      </c>
+      <c r="B401" t="s">
+        <v>598</v>
+      </c>
+      <c r="C401" t="s">
+        <v>795</v>
+      </c>
+      <c r="D401">
+        <v>1979</v>
+      </c>
+      <c r="E401" t="s">
+        <v>905</v>
+      </c>
+      <c r="F401" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A402">
+        <v>2690160437</v>
+      </c>
+      <c r="B402" t="s">
+        <v>796</v>
+      </c>
+      <c r="C402" t="s">
+        <v>851</v>
+      </c>
+      <c r="D402">
+        <v>1983</v>
+      </c>
+      <c r="E402" t="s">
+        <v>905</v>
+      </c>
+      <c r="F402" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A403">
+        <v>2690160466</v>
+      </c>
+      <c r="B403" t="s">
+        <v>797</v>
+      </c>
+      <c r="C403" t="s">
+        <v>852</v>
+      </c>
+      <c r="D403">
+        <v>1994</v>
+      </c>
+      <c r="E403" t="s">
+        <v>905</v>
+      </c>
+      <c r="F403" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A404">
+        <v>2690150594</v>
+      </c>
+      <c r="B404" t="s">
+        <v>798</v>
+      </c>
+      <c r="C404" t="s">
+        <v>853</v>
+      </c>
+      <c r="D404">
+        <v>2004</v>
+      </c>
+      <c r="E404" t="s">
+        <v>905</v>
+      </c>
+      <c r="F404" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A405">
+        <v>2690148746</v>
+      </c>
+      <c r="B405" t="s">
+        <v>799</v>
+      </c>
+      <c r="C405" t="s">
+        <v>854</v>
+      </c>
+      <c r="D405">
+        <v>1989</v>
+      </c>
+      <c r="E405" t="s">
+        <v>905</v>
+      </c>
+      <c r="F405" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A406">
+        <v>2690148730</v>
+      </c>
+      <c r="B406" t="s">
+        <v>800</v>
+      </c>
+      <c r="C406" t="s">
+        <v>855</v>
+      </c>
+      <c r="D406">
+        <v>1983</v>
+      </c>
+      <c r="E406" t="s">
+        <v>905</v>
+      </c>
+      <c r="F406" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A407">
+        <v>2690148743</v>
+      </c>
+      <c r="B407" t="s">
+        <v>801</v>
+      </c>
+      <c r="C407" t="s">
+        <v>856</v>
+      </c>
+      <c r="D407">
+        <v>1980</v>
+      </c>
+      <c r="E407" t="s">
+        <v>905</v>
+      </c>
+      <c r="F407" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A408">
+        <v>2690148752</v>
+      </c>
+      <c r="B408" t="s">
+        <v>802</v>
+      </c>
+      <c r="C408" t="s">
+        <v>857</v>
+      </c>
+      <c r="D408">
+        <v>1982</v>
+      </c>
+      <c r="E408" t="s">
+        <v>905</v>
+      </c>
+      <c r="F408" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A409">
+        <v>2690149355</v>
+      </c>
+      <c r="B409" t="s">
+        <v>803</v>
+      </c>
+      <c r="C409" t="s">
+        <v>858</v>
+      </c>
+      <c r="D409">
+        <v>2000</v>
+      </c>
+      <c r="E409" t="s">
+        <v>905</v>
+      </c>
+      <c r="F409" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A410">
+        <v>2690159613</v>
+      </c>
+      <c r="B410" t="s">
+        <v>804</v>
+      </c>
+      <c r="C410" t="s">
+        <v>859</v>
+      </c>
+      <c r="D410">
+        <v>1975</v>
+      </c>
+      <c r="E410" t="s">
+        <v>905</v>
+      </c>
+      <c r="F410" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A411">
+        <v>2690149359</v>
+      </c>
+      <c r="B411" t="s">
+        <v>805</v>
+      </c>
+      <c r="C411" t="s">
+        <v>318</v>
+      </c>
+      <c r="D411">
+        <v>1977</v>
+      </c>
+      <c r="E411" t="s">
+        <v>905</v>
+      </c>
+      <c r="F411" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A412">
+        <v>2690149350</v>
+      </c>
+      <c r="B412" t="s">
+        <v>806</v>
+      </c>
+      <c r="C412" t="s">
+        <v>860</v>
+      </c>
+      <c r="D412">
+        <v>2003</v>
+      </c>
+      <c r="E412" t="s">
+        <v>905</v>
+      </c>
+      <c r="F412" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A413">
+        <v>2690149358</v>
+      </c>
+      <c r="B413" t="s">
+        <v>807</v>
+      </c>
+      <c r="C413" t="s">
+        <v>861</v>
+      </c>
+      <c r="D413">
+        <v>1986</v>
+      </c>
+      <c r="E413" t="s">
+        <v>905</v>
+      </c>
+      <c r="F413" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A414">
+        <v>2690149413</v>
+      </c>
+      <c r="B414" t="s">
+        <v>808</v>
+      </c>
+      <c r="C414" t="s">
+        <v>862</v>
+      </c>
+      <c r="D414">
+        <v>1977</v>
+      </c>
+      <c r="E414" t="s">
+        <v>905</v>
+      </c>
+      <c r="F414" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A415">
+        <v>2690159670</v>
+      </c>
+      <c r="B415" t="s">
+        <v>809</v>
+      </c>
+      <c r="C415" t="s">
+        <v>863</v>
+      </c>
+      <c r="D415">
         <v>1974</v>
       </c>
-      <c r="E23" t="s">
-[...16 lines deleted...]
-      <c r="D24">
+      <c r="E415" t="s">
+        <v>905</v>
+      </c>
+      <c r="F415" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A416">
+        <v>2690149404</v>
+      </c>
+      <c r="B416" t="s">
+        <v>810</v>
+      </c>
+      <c r="C416" t="s">
+        <v>864</v>
+      </c>
+      <c r="D416">
+        <v>1967</v>
+      </c>
+      <c r="E416" t="s">
+        <v>905</v>
+      </c>
+      <c r="F416" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A417">
+        <v>2690147740</v>
+      </c>
+      <c r="B417" t="s">
+        <v>811</v>
+      </c>
+      <c r="C417" t="s">
+        <v>865</v>
+      </c>
+      <c r="D417">
+        <v>1984</v>
+      </c>
+      <c r="E417" t="s">
+        <v>905</v>
+      </c>
+      <c r="F417" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A418">
+        <v>2690147743</v>
+      </c>
+      <c r="B418" t="s">
+        <v>812</v>
+      </c>
+      <c r="C418" t="s">
+        <v>866</v>
+      </c>
+      <c r="D418">
+        <v>1981</v>
+      </c>
+      <c r="E418" t="s">
+        <v>905</v>
+      </c>
+      <c r="F418" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A419">
+        <v>2690147747</v>
+      </c>
+      <c r="B419" t="s">
+        <v>813</v>
+      </c>
+      <c r="C419" t="s">
+        <v>867</v>
+      </c>
+      <c r="D419">
+        <v>1992</v>
+      </c>
+      <c r="E419" t="s">
+        <v>905</v>
+      </c>
+      <c r="F419" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A420">
+        <v>2690150596</v>
+      </c>
+      <c r="B420" t="s">
+        <v>814</v>
+      </c>
+      <c r="C420" t="s">
+        <v>868</v>
+      </c>
+      <c r="D420">
+        <v>1972</v>
+      </c>
+      <c r="E420" t="s">
+        <v>905</v>
+      </c>
+      <c r="F420" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A421">
+        <v>2690150595</v>
+      </c>
+      <c r="B421" t="s">
+        <v>815</v>
+      </c>
+      <c r="C421" t="s">
+        <v>869</v>
+      </c>
+      <c r="D421">
+        <v>1998</v>
+      </c>
+      <c r="E421" t="s">
+        <v>905</v>
+      </c>
+      <c r="F421" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A422">
+        <v>2690148197</v>
+      </c>
+      <c r="B422" t="s">
+        <v>816</v>
+      </c>
+      <c r="C422" t="s">
+        <v>870</v>
+      </c>
+      <c r="D422">
+        <v>1990</v>
+      </c>
+      <c r="E422" t="s">
+        <v>905</v>
+      </c>
+      <c r="F422" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A423">
+        <v>2690148199</v>
+      </c>
+      <c r="B423" t="s">
+        <v>817</v>
+      </c>
+      <c r="C423" t="s">
+        <v>871</v>
+      </c>
+      <c r="D423">
+        <v>1986</v>
+      </c>
+      <c r="E423" t="s">
+        <v>905</v>
+      </c>
+      <c r="F423" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A424">
+        <v>2690146797</v>
+      </c>
+      <c r="B424" t="s">
+        <v>818</v>
+      </c>
+      <c r="C424" t="s">
+        <v>872</v>
+      </c>
+      <c r="D424">
         <v>1987</v>
       </c>
-      <c r="E24" t="s">
-[...16 lines deleted...]
-      <c r="D25">
+      <c r="E424" t="s">
+        <v>905</v>
+      </c>
+      <c r="F424" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A425">
+        <v>2690146891</v>
+      </c>
+      <c r="B425" t="s">
+        <v>819</v>
+      </c>
+      <c r="C425" t="s">
+        <v>873</v>
+      </c>
+      <c r="D425">
+        <v>1971</v>
+      </c>
+      <c r="E425" t="s">
+        <v>905</v>
+      </c>
+      <c r="F425" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A426">
+        <v>2690146886</v>
+      </c>
+      <c r="B426" t="s">
+        <v>820</v>
+      </c>
+      <c r="C426" t="s">
+        <v>874</v>
+      </c>
+      <c r="D426">
+        <v>1989</v>
+      </c>
+      <c r="E426" t="s">
+        <v>905</v>
+      </c>
+      <c r="F426" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A427">
+        <v>2590167216</v>
+      </c>
+      <c r="B427" t="s">
+        <v>821</v>
+      </c>
+      <c r="C427" t="s">
+        <v>875</v>
+      </c>
+      <c r="D427">
+        <v>1990</v>
+      </c>
+      <c r="E427" t="s">
+        <v>905</v>
+      </c>
+      <c r="F427" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A428">
+        <v>2590222945</v>
+      </c>
+      <c r="B428" t="s">
+        <v>822</v>
+      </c>
+      <c r="C428" t="s">
+        <v>876</v>
+      </c>
+      <c r="D428">
+        <v>1961</v>
+      </c>
+      <c r="E428" t="s">
+        <v>905</v>
+      </c>
+      <c r="F428" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A429">
+        <v>2590224832</v>
+      </c>
+      <c r="B429" t="s">
+        <v>823</v>
+      </c>
+      <c r="C429" t="s">
+        <v>877</v>
+      </c>
+      <c r="D429">
+        <v>1974</v>
+      </c>
+      <c r="E429" t="s">
+        <v>905</v>
+      </c>
+      <c r="F429" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A430">
+        <v>2690150505</v>
+      </c>
+      <c r="B430" t="s">
+        <v>824</v>
+      </c>
+      <c r="C430" t="s">
+        <v>878</v>
+      </c>
+      <c r="D430">
+        <v>1995</v>
+      </c>
+      <c r="E430" t="s">
+        <v>905</v>
+      </c>
+      <c r="F430" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A431">
+        <v>2690149472</v>
+      </c>
+      <c r="B431" t="s">
+        <v>825</v>
+      </c>
+      <c r="C431" t="s">
+        <v>879</v>
+      </c>
+      <c r="D431">
+        <v>2002</v>
+      </c>
+      <c r="E431" t="s">
+        <v>905</v>
+      </c>
+      <c r="F431" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A432">
+        <v>2690148452</v>
+      </c>
+      <c r="B432" t="s">
+        <v>826</v>
+      </c>
+      <c r="C432" t="s">
+        <v>880</v>
+      </c>
+      <c r="D432">
+        <v>1972</v>
+      </c>
+      <c r="E432" t="s">
+        <v>905</v>
+      </c>
+      <c r="F432" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A433">
+        <v>2690148466</v>
+      </c>
+      <c r="B433" t="s">
+        <v>827</v>
+      </c>
+      <c r="C433" t="s">
+        <v>881</v>
+      </c>
+      <c r="D433">
+        <v>1983</v>
+      </c>
+      <c r="E433" t="s">
+        <v>905</v>
+      </c>
+      <c r="F433" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A434">
+        <v>2690149567</v>
+      </c>
+      <c r="B434" t="s">
+        <v>828</v>
+      </c>
+      <c r="C434" t="s">
+        <v>882</v>
+      </c>
+      <c r="D434">
+        <v>1991</v>
+      </c>
+      <c r="E434" t="s">
+        <v>905</v>
+      </c>
+      <c r="F434" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A435">
+        <v>2690149571</v>
+      </c>
+      <c r="B435" t="s">
+        <v>829</v>
+      </c>
+      <c r="C435" t="s">
+        <v>883</v>
+      </c>
+      <c r="D435">
+        <v>1979</v>
+      </c>
+      <c r="E435" t="s">
+        <v>905</v>
+      </c>
+      <c r="F435" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A436">
+        <v>2690147309</v>
+      </c>
+      <c r="B436" t="s">
+        <v>830</v>
+      </c>
+      <c r="C436" t="s">
+        <v>884</v>
+      </c>
+      <c r="D436">
+        <v>1973</v>
+      </c>
+      <c r="E436" t="s">
+        <v>905</v>
+      </c>
+      <c r="F436" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A437">
+        <v>2690145126</v>
+      </c>
+      <c r="B437" t="s">
+        <v>831</v>
+      </c>
+      <c r="C437" t="s">
+        <v>885</v>
+      </c>
+      <c r="D437">
         <v>1987</v>
       </c>
-      <c r="E25" t="s">
-[...16 lines deleted...]
-      <c r="D26">
+      <c r="E437" t="s">
+        <v>905</v>
+      </c>
+      <c r="F437" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A438">
+        <v>2690161935</v>
+      </c>
+      <c r="B438" t="s">
+        <v>832</v>
+      </c>
+      <c r="C438" t="s">
+        <v>886</v>
+      </c>
+      <c r="D438">
+        <v>1963</v>
+      </c>
+      <c r="E438" t="s">
+        <v>905</v>
+      </c>
+      <c r="F438" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A439">
+        <v>2690168101</v>
+      </c>
+      <c r="B439" t="s">
+        <v>833</v>
+      </c>
+      <c r="C439" t="s">
+        <v>887</v>
+      </c>
+      <c r="D439">
+        <v>1984</v>
+      </c>
+      <c r="E439" t="s">
+        <v>905</v>
+      </c>
+      <c r="F439" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A440">
+        <v>2690146033</v>
+      </c>
+      <c r="B440" t="s">
+        <v>834</v>
+      </c>
+      <c r="C440" t="s">
+        <v>888</v>
+      </c>
+      <c r="D440">
+        <v>1985</v>
+      </c>
+      <c r="E440" t="s">
+        <v>905</v>
+      </c>
+      <c r="F440" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A441">
+        <v>2690149447</v>
+      </c>
+      <c r="B441" t="s">
+        <v>835</v>
+      </c>
+      <c r="C441" t="s">
+        <v>889</v>
+      </c>
+      <c r="D441">
+        <v>2000</v>
+      </c>
+      <c r="E441" t="s">
+        <v>905</v>
+      </c>
+      <c r="F441" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A442">
+        <v>2690148140</v>
+      </c>
+      <c r="B442" t="s">
+        <v>836</v>
+      </c>
+      <c r="C442" t="s">
+        <v>890</v>
+      </c>
+      <c r="D442">
+        <v>1995</v>
+      </c>
+      <c r="E442" t="s">
+        <v>905</v>
+      </c>
+      <c r="F442" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A443">
+        <v>2690148769</v>
+      </c>
+      <c r="B443" t="s">
+        <v>837</v>
+      </c>
+      <c r="C443" t="s">
+        <v>891</v>
+      </c>
+      <c r="D443">
+        <v>2003</v>
+      </c>
+      <c r="E443" t="s">
+        <v>905</v>
+      </c>
+      <c r="F443" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A444">
+        <v>2690147773</v>
+      </c>
+      <c r="B444" t="s">
+        <v>838</v>
+      </c>
+      <c r="C444" t="s">
+        <v>892</v>
+      </c>
+      <c r="D444">
         <v>1988</v>
       </c>
-      <c r="E26" t="s">
-[...96 lines deleted...]
-      <c r="D31">
+      <c r="E444" t="s">
+        <v>905</v>
+      </c>
+      <c r="F444" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A445">
+        <v>2690145934</v>
+      </c>
+      <c r="B445" t="s">
+        <v>839</v>
+      </c>
+      <c r="C445" t="s">
+        <v>893</v>
+      </c>
+      <c r="D445">
+        <v>1989</v>
+      </c>
+      <c r="E445" t="s">
+        <v>905</v>
+      </c>
+      <c r="F445" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A446">
+        <v>2690147806</v>
+      </c>
+      <c r="B446" t="s">
+        <v>840</v>
+      </c>
+      <c r="C446" t="s">
+        <v>894</v>
+      </c>
+      <c r="D446">
+        <v>1973</v>
+      </c>
+      <c r="E446" t="s">
+        <v>905</v>
+      </c>
+      <c r="F446" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A447">
+        <v>2690149225</v>
+      </c>
+      <c r="B447" t="s">
+        <v>841</v>
+      </c>
+      <c r="C447" t="s">
+        <v>895</v>
+      </c>
+      <c r="D447">
+        <v>1975</v>
+      </c>
+      <c r="E447" t="s">
+        <v>905</v>
+      </c>
+      <c r="F447" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A448">
+        <v>2690148264</v>
+      </c>
+      <c r="B448" t="s">
+        <v>842</v>
+      </c>
+      <c r="C448" t="s">
+        <v>896</v>
+      </c>
+      <c r="D448">
+        <v>1986</v>
+      </c>
+      <c r="E448" t="s">
+        <v>905</v>
+      </c>
+      <c r="F448" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A449">
+        <v>2690145023</v>
+      </c>
+      <c r="B449" t="s">
+        <v>843</v>
+      </c>
+      <c r="C449" t="s">
+        <v>897</v>
+      </c>
+      <c r="D449">
+        <v>1990</v>
+      </c>
+      <c r="E449" t="s">
+        <v>905</v>
+      </c>
+      <c r="F449" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A450">
+        <v>2690160846</v>
+      </c>
+      <c r="B450" t="s">
+        <v>844</v>
+      </c>
+      <c r="C450" t="s">
+        <v>898</v>
+      </c>
+      <c r="D450">
+        <v>1974</v>
+      </c>
+      <c r="E450" t="s">
+        <v>905</v>
+      </c>
+      <c r="F450" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A451">
+        <v>2690157980</v>
+      </c>
+      <c r="B451" t="s">
+        <v>845</v>
+      </c>
+      <c r="C451" t="s">
+        <v>899</v>
+      </c>
+      <c r="D451">
         <v>1977</v>
       </c>
-      <c r="E31" t="s">
-[...136 lines deleted...]
-      <c r="D38">
+      <c r="E451" t="s">
+        <v>905</v>
+      </c>
+      <c r="F451" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A452">
+        <v>2690149700</v>
+      </c>
+      <c r="B452" t="s">
+        <v>846</v>
+      </c>
+      <c r="C452" t="s">
+        <v>900</v>
+      </c>
+      <c r="D452">
+        <v>1989</v>
+      </c>
+      <c r="E452" t="s">
+        <v>905</v>
+      </c>
+      <c r="F452" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A453">
+        <v>2690148026</v>
+      </c>
+      <c r="B453" t="s">
+        <v>847</v>
+      </c>
+      <c r="C453" t="s">
+        <v>901</v>
+      </c>
+      <c r="D453">
+        <v>1972</v>
+      </c>
+      <c r="E453" t="s">
+        <v>905</v>
+      </c>
+      <c r="F453" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A454">
+        <v>2690150201</v>
+      </c>
+      <c r="B454" t="s">
+        <v>848</v>
+      </c>
+      <c r="C454" t="s">
+        <v>902</v>
+      </c>
+      <c r="D454">
         <v>1984</v>
       </c>
-      <c r="E38" t="s">
-[...276 lines deleted...]
-      <c r="D52">
+      <c r="E454" t="s">
+        <v>905</v>
+      </c>
+      <c r="F454" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A455">
+        <v>2690177364</v>
+      </c>
+      <c r="B455" t="s">
+        <v>849</v>
+      </c>
+      <c r="C455" t="s">
+        <v>903</v>
+      </c>
+      <c r="D455">
         <v>1984</v>
       </c>
-      <c r="E52" t="s">
-[...363 lines deleted...]
-        <v>120</v>
+      <c r="E455" t="s">
+        <v>905</v>
+      </c>
+      <c r="F455" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A456">
+        <v>2690146233</v>
+      </c>
+      <c r="B456" t="s">
+        <v>850</v>
+      </c>
+      <c r="C456" t="s">
+        <v>904</v>
+      </c>
+      <c r="D456">
+        <v>1981</v>
+      </c>
+      <c r="E456" t="s">
+        <v>905</v>
+      </c>
+      <c r="F456" t="s">
+        <v>906</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sa_mediformPROD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SetDate">
+    <vt:lpwstr>2026-09-03T05:49:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Name">
+    <vt:lpwstr>Interne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SiteId">
+    <vt:lpwstr>6d3bd73c-eebf-4e3c-ba0b-f30cefd208f9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ActionId">
+    <vt:lpwstr>5ba109aa-12b1-4dbd-b7be-139badd6fc0b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>