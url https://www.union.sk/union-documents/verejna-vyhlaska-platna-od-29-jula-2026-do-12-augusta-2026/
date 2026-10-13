--- v1 (2026-09-20)
+++ v2 (2026-10-13)
@@ -2,2786 +2,233 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr date1904="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kyzur\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kyzur\Documents\Aktualizácie plánované k dátumu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{464D2830-5225-411D-97A3-A37D234E303F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2206BE6C-E470-48EF-9530-943DB01D3B20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="768" yWindow="768" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1826" uniqueCount="907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="56">
   <si>
     <t>Číslo rozhodnutia</t>
   </si>
   <si>
     <t>Priezvisko Meno/Názov</t>
   </si>
   <si>
     <t>Doručovacia adresa</t>
   </si>
   <si>
     <t>Rok narodenia / IČO</t>
   </si>
   <si>
     <t>Zverejnené od</t>
   </si>
   <si>
     <t>Zverejnené do</t>
   </si>
   <si>
-    <t>SARAH LAURA DECLERCQ</t>
-[...1748 lines deleted...]
-    <t>NAFI ALJI</t>
+    <t>PASCU SHALVA</t>
+  </si>
+  <si>
+    <t>GEORGE RATIANI</t>
+  </si>
+  <si>
+    <t>DAVIT KOTORASHVILI</t>
+  </si>
+  <si>
+    <t>KUNTELIA GOGITA</t>
+  </si>
+  <si>
+    <t>INDIRA KUPREISHVILI</t>
+  </si>
+  <si>
+    <t>MUMLADZE TEIMURAZ</t>
+  </si>
+  <si>
+    <t>KRISTINA KEMOKLIDZE</t>
+  </si>
+  <si>
+    <t>ANA KVETENADZE</t>
+  </si>
+  <si>
+    <t>IASON BELTADZE</t>
   </si>
   <si>
     <t>JEMAL KHAREBAVA</t>
   </si>
   <si>
-    <t>ZARZYCKA LEONARD</t>
-[...584 lines deleted...]
-    <t>101 /BB, 1226 Zhelino</t>
+    <t>BEZHANISHVILI ZURA</t>
+  </si>
+  <si>
+    <t>SALOME GIGAURI</t>
+  </si>
+  <si>
+    <t>KHELADZE TENGIZ</t>
+  </si>
+  <si>
+    <t>GIORGI KATSADZE</t>
+  </si>
+  <si>
+    <t>BARNOVI ZAKARIA</t>
+  </si>
+  <si>
+    <t>GIORGI ZIBZIBADZE</t>
+  </si>
+  <si>
+    <t>VAKHTANG SULTANISHVILI</t>
+  </si>
+  <si>
+    <t>NOZADZE DIMITRI</t>
+  </si>
+  <si>
+    <t>BEGENASHVILI NONA</t>
+  </si>
+  <si>
+    <t>MURMAN TEPNADZE</t>
+  </si>
+  <si>
+    <t>VAKHTANG TSERETELI</t>
+  </si>
+  <si>
+    <t>ONISE REKHVIASHVILI</t>
+  </si>
+  <si>
+    <t>DZIMISTARISHVILI GELA</t>
+  </si>
+  <si>
+    <t>LASHA VEKUA</t>
+  </si>
+  <si>
+    <t>DIGMIS MASIVI 20 , 12345 Tbilisi</t>
+  </si>
+  <si>
+    <t>DEMETRE TAVDADEBULI 40/20, 0100 TYILISI</t>
+  </si>
+  <si>
+    <t>SVETITSKHOVELI, BLINO ALLEY 93 , 1100 DIGOMI</t>
+  </si>
+  <si>
+    <t>UL. 9 APRÍLA 18 , 4400 POTI</t>
+  </si>
+  <si>
+    <t>9. apríla /22/31, 4400 Poti</t>
+  </si>
+  <si>
+    <t>KLDEETI 1 , 2000 ZESTAPHONI</t>
+  </si>
+  <si>
+    <t>G.SAAKADZE 6 , 4313 TKIBULI</t>
+  </si>
+  <si>
+    <t>EGNATE NINOSHVILI IV 16 , 3900 SAMTREDIA</t>
+  </si>
+  <si>
+    <t>11. ulica /33, 4400 Mitsabogira</t>
   </si>
   <si>
     <t>Sikharuli farming 1 , 4400 Kolkhida , Gagra</t>
   </si>
   <si>
-    <t>Qyteti Shengjin /Nd/0, 4503  LEZHE</t>
-[...353 lines deleted...]
-    <t>17.09.2026</t>
+    <t>MONADIRE LODBOČKA 12 , 0162 TBILISI</t>
+  </si>
+  <si>
+    <t>ZGVIS UBANI 60/43, 0197 TGILISI</t>
+  </si>
+  <si>
+    <t>Zgvis ubani micro/obvod III /47/29, 0197 Tbilisi</t>
+  </si>
+  <si>
+    <t>Aleksandre Managadze /1, 0117 Tbilisi</t>
+  </si>
+  <si>
+    <t>apt.1b, building 34, Zgvisubani settlement  , 00000 0152 Tbilisi</t>
+  </si>
+  <si>
+    <t>PETRE GAMKRELIDZE 14A , 0100 TBILISI</t>
+  </si>
+  <si>
+    <t>Tibaani /19, 0162 Tbilisi</t>
+  </si>
+  <si>
+    <t>GR. ROBAKIDZIS 47 , 00162 TBILISI</t>
+  </si>
+  <si>
+    <t>Mirian Mepe /89, 0144 Tbilisi</t>
+  </si>
+  <si>
+    <t>Tsotne Dadiani /3, 4400 Tbilisi</t>
+  </si>
+  <si>
+    <t>Stalin Ave /2a/17, 1400 Gori</t>
+  </si>
+  <si>
+    <t>Rachisubani Gloli /2, 1100 BOLNISI</t>
+  </si>
+  <si>
+    <t>Vazha-Pshavela /43, 6010 Batumi</t>
+  </si>
+  <si>
+    <t>Abkhazia /6/13, 6000 BATUMI</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3083,9229 +530,608 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F456"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="17.77734375" customWidth="1"/>
+    <col min="2" max="2" width="24.6640625" customWidth="1"/>
+    <col min="3" max="3" width="61.77734375" customWidth="1"/>
+    <col min="5" max="6" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2">
-        <v>2690145000</v>
+        <v>2690148284</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="D2">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="E2" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>2690149259</v>
+        <v>2690148265</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>207</v>
+        <v>31</v>
       </c>
       <c r="D3">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="E3" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F3" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>2690148784</v>
+        <v>2690161307</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="D4">
-        <v>1990</v>
+        <v>1979</v>
       </c>
       <c r="E4" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>2690149134</v>
+        <v>2690148853</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="D5">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="E5" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>2690149171</v>
+        <v>2690148811</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="D6">
-        <v>2001</v>
+        <v>1971</v>
       </c>
       <c r="E6" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>2690148084</v>
+        <v>2690149060</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>211</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="E7" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>2690157222</v>
+        <v>2690159329</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>212</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>1966</v>
+        <v>1997</v>
       </c>
       <c r="E8" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>2690149769</v>
+        <v>2690149084</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>213</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="E9" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>2690147362</v>
+        <v>2690159542</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>214</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="E10" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>2690148976</v>
+        <v>2690150555</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>1968</v>
+        <v>1988</v>
       </c>
       <c r="E11" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>2690150396</v>
+        <v>2690149003</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="D12">
-        <v>1966</v>
+        <v>1997</v>
       </c>
       <c r="E12" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>2690149696</v>
+        <v>2690146759</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>217</v>
+        <v>41</v>
       </c>
       <c r="D13">
-        <v>1962</v>
+        <v>1990</v>
       </c>
       <c r="E13" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>2690149201</v>
+        <v>2690159213</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>218</v>
+        <v>42</v>
       </c>
       <c r="D14">
-        <v>1983</v>
+        <v>1996</v>
       </c>
       <c r="E14" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>2690159632</v>
+        <v>2690150751</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="D15">
-        <v>1967</v>
+        <v>2003</v>
       </c>
       <c r="E15" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>2690147830</v>
+        <v>2690162311</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>220</v>
+        <v>44</v>
       </c>
       <c r="D16">
         <v>1977</v>
       </c>
       <c r="E16" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>2690162428</v>
+        <v>2690150133</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>221</v>
+        <v>45</v>
       </c>
       <c r="D17">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="E17" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>2690148043</v>
+        <v>2690148726</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>222</v>
+        <v>46</v>
       </c>
       <c r="D18">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="E18" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>2690149614</v>
+        <v>2690161686</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>223</v>
+        <v>47</v>
       </c>
       <c r="D19">
         <v>1994</v>
       </c>
       <c r="E19" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20">
-        <v>2690149242</v>
+        <v>2690149708</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
-        <v>224</v>
+        <v>48</v>
       </c>
       <c r="D20">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="E20" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>2690159445</v>
+        <v>2690160444</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>225</v>
+        <v>49</v>
       </c>
       <c r="D21">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="E21" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>2690159407</v>
+        <v>2690159643</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
       <c r="D22">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="E22" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>2690148997</v>
+        <v>2690150546</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>51</v>
       </c>
       <c r="D23">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="E23" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>2690159200</v>
+        <v>2690150063</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>228</v>
+        <v>52</v>
       </c>
       <c r="D24">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="E24" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>2690150379</v>
+        <v>2690149249</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="D25">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="E25" t="s">
-        <v>905</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>906</v>
-[...8619 lines deleted...]
-        <v>906</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>sa_mediformPROD</dc:creator>
+  <dc:creator>tomcat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SetDate">
-    <vt:lpwstr>2026-09-03T05:49:33Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-22T11:02:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Name">
     <vt:lpwstr>Interne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SiteId">
     <vt:lpwstr>6d3bd73c-eebf-4e3c-ba0b-f30cefd208f9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ActionId">
-    <vt:lpwstr>5ba109aa-12b1-4dbd-b7be-139badd6fc0b</vt:lpwstr>
+    <vt:lpwstr>ada955be-5688-4fa4-8c86-c0b80ab19faf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>