--- v0 (2026-06-15)
+++ v1 (2026-10-13)
@@ -1,1151 +1,998 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="670B60A4" w14:textId="705E97B6" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00166F39">
-      <w:pPr>
+    <w:p w14:paraId="3D1B8EC2" w14:textId="77777777" w:rsidR="0069204C" w:rsidRDefault="0069204C" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
+    </w:p>
+    <w:p w14:paraId="77ABC565" w14:textId="77777777" w:rsidR="0069204C" w:rsidRDefault="0069204C" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Vyhlásenie klienta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166F39">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625D8E63" w14:textId="77777777" w:rsidR="0069204C" w:rsidRDefault="0069204C" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (FO)</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CBAFFA" w14:textId="77777777" w:rsidR="0069204C" w:rsidRDefault="0069204C" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00AB3DF4">
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11442633" w14:textId="3A2C6281" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Vyhlásenie klienta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7A362F" w14:textId="77777777" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317DAA1A" w14:textId="77777777" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Klient </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216D9855" w14:textId="6DD9E9A1" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
-[...109 lines deleted...]
-    <w:p w14:paraId="01BE0362" w14:textId="54DD6F70" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00166F39">
+    <w:p w14:paraId="3CF37931" w14:textId="7753A894" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Meno a priezvisko/Obchodné meno: .....................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543A47FF" w14:textId="22EB90FE" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Rodné číslo, dátum narodenia/IČO: ......................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE8F420" w14:textId="77777777" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388958B9" w14:textId="77777777" w:rsidR="00555149" w:rsidRPr="000A6EC6" w:rsidRDefault="00555149" w:rsidP="00555149">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BE4B0B" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
-[...24 lines deleted...]
-    <w:p w14:paraId="71946D90" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00166F39">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyhlasujem, že s účinnosťou odo dňa podpisu tohto vyhlásenia mám záujem o to, aby so mnou za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Union</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poisťovňu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. konal vo veciach sprostredkovania nových poistných zmlúv a sprostredkovateľskej starostlivosti o moje platné poistné zmluvy č. : ....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F51BA1E" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039A7D61" w14:textId="58C89647" w:rsidR="00166F39" w:rsidRDefault="00E206CA" w:rsidP="00166F39">
+    <w:p w14:paraId="6D5DD18F" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tento agent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663C2408" w14:textId="5B4F0657" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="433D51C9" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
-[...16 lines deleted...]
-    <w:p w14:paraId="3BC2EC16" w14:textId="1F8E6312" w:rsidR="00166F39" w:rsidRDefault="00166F39" w:rsidP="00166F39">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>názov spoločnosti: ............................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22776928" w14:textId="0A0798F8" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="2C3F3C05" w14:textId="1EE08811" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>meno finančného agenta:</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EC6" w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A09F4E7" w14:textId="06BC8A05" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w14:paraId="1EFAAE5F" w14:textId="77777777" w:rsidR="00166F39" w:rsidRPr="00AB3DF4" w:rsidRDefault="00166F39" w:rsidP="00E206CA">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ID finančného agenta</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EC6" w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0525CC" w14:textId="0A248AAA" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="492808A4" w14:textId="77777777" w:rsidR="00166F39" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>číslo zmluvy o obchodnom zastúpení: .......................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F87E1D2" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
-[...8 lines deleted...]
-    <w:p w14:paraId="2431D60B" w14:textId="53C1B420" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    </w:p>
+    <w:p w14:paraId="3AEEFF8B" w14:textId="7A3273AE" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE518E" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Dňa ................................................ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ED2124" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="6F1BC186" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="00016526">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="721D1DF1" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRPr="00AB3DF4" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00AB3DF4">
+    <w:p w14:paraId="16DC2526" w14:textId="77777777" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1689D2D6" w14:textId="7C76BBC4" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DF4">
+      <w:r w:rsidR="000A6EC6" w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DF4">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0154A346" w14:textId="0CDF1D99" w:rsidR="00E206CA" w:rsidRPr="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E206CA">
+    <w:p w14:paraId="6FCDB07D" w14:textId="1E721CA5" w:rsidR="000A6EC6" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>podpis klienta</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="000A6EC6" w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00E206CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meno Priezvisko klienta </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EC6" w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00E206CA">
+        <w:t xml:space="preserve"> oprávnenej osoby konať za spoločnosť</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD3BC57" w14:textId="15B1933B" w:rsidR="00016526" w:rsidRPr="000A6EC6" w:rsidRDefault="00016526" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>podpis klienta</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7283B40C" w14:textId="642D7F06" w:rsidR="000A6EC6" w:rsidRPr="000A6EC6" w:rsidRDefault="000A6EC6" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="dotted"/>
-[...65 lines deleted...]
-      <w:r w:rsidR="002C27FA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01600239" w14:textId="19E39658" w:rsidR="00982995" w:rsidRPr="000A6EC6" w:rsidRDefault="000A6EC6" w:rsidP="000A6EC6">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E206CA">
+      <w:r w:rsidR="00016526" w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">eno Priezvisko klienta </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>eno</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00016526" w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>priezvisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00166F39" w:rsidRPr="00E206CA">
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oprávnenej osoby konať za spoločnosť</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00982995" w:rsidRPr="000A6EC6">
       <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15F3B263" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="1A2758A1" w14:textId="77777777" w:rsidR="00F270EA" w:rsidRDefault="00F270EA" w:rsidP="0069204C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706300C5" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="2B369A9D" w14:textId="77777777" w:rsidR="00F270EA" w:rsidRDefault="00F270EA" w:rsidP="0069204C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-    <w:charset w:val="EE"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A902ED9" w14:textId="7EC098A7" w:rsidR="0069204C" w:rsidRDefault="0069204C">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DAD465D" wp14:editId="65849646">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9581635</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7556400" cy="1078615"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="37" name="Obrázok 37"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="37" name="Obrázok 37"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7556400" cy="1078615"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA5921E" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="017A3DBE" w14:textId="77777777" w:rsidR="00F270EA" w:rsidRDefault="00F270EA" w:rsidP="0069204C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AB8C66C" w14:textId="77777777" w:rsidR="00E206CA" w:rsidRDefault="00E206CA" w:rsidP="00E206CA">
+    <w:p w14:paraId="02B0C962" w14:textId="77777777" w:rsidR="00F270EA" w:rsidRDefault="00F270EA" w:rsidP="0069204C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BB8F2EB" w14:textId="28900F79" w:rsidR="00E206CA" w:rsidRDefault="00E206CA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="021893EA" w14:textId="7395831D" w:rsidR="0069204C" w:rsidRDefault="0069204C">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39AE5AB7" wp14:editId="72309FA7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49D3DA75" wp14:editId="146C5CC1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-827375</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-5979</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-381561</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-198036</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1213339" cy="668215"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:extent cx="7556396" cy="1614875"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Obrázok 3" descr="Obrázok, na ktorom je písmo, grafika, logo, symbol&#10;&#10;Automaticky generovaný popis"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="36" name="Obrázok 36"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Obrázok 3" descr="Obrázok, na ktorom je písmo, grafika, logo, symbol&#10;&#10;Automaticky generovaný popis"/>
+                  <pic:cNvPr id="36" name="Obrázok 36"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:link="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1213339" cy="668215"/>
+                    <a:ext cx="7556396" cy="1614875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E206CA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E206CA"/>
+    <w:rsidRoot w:val="00555149"/>
+    <w:rsid w:val="00016526"/>
+    <w:rsid w:val="000A6EC6"/>
+    <w:rsid w:val="002F1450"/>
+    <w:rsid w:val="0040654C"/>
+    <w:rsid w:val="00555149"/>
+    <w:rsid w:val="0069204C"/>
+    <w:rsid w:val="007D1155"/>
+    <w:rsid w:val="00817F0A"/>
+    <w:rsid w:val="008D601F"/>
+    <w:rsid w:val="00982995"/>
+    <w:rsid w:val="00F270EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BBC6AEF"/>
+  <w14:docId w14:val="76408A18"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DC91D35F-6F25-43C6-BD42-E63EA0681106}"/>
+  <w15:docId w15:val="{575AFDA2-C392-4423-84EB-9507536AA9BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1486,207 +1333,740 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E206CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzov">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="NzovChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NzovChar">
+    <w:name w:val="Názov Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nzov"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtitul">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="PodtitulChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtitulChar">
+    <w:name w:val="Podtitul Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Podtitul"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citcia">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="CitciaChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitciaChar">
+    <w:name w:val="Citácia Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Citcia"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intenzvnezvraznenie">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zvraznencitcia">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="ZvraznencitciaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZvraznencitciaChar">
+    <w:name w:val="Zvýraznená citácia Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Zvraznencitcia"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zvraznenodkaz">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezriadkovania">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555149"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normlny"/>
     <w:link w:val="HlavikaChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E206CA"/>
+    <w:rsid w:val="0069204C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
     <w:name w:val="Hlavička Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Hlavika"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E206CA"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0069204C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pta">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normlny"/>
     <w:link w:val="PtaChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E206CA"/>
+    <w:rsid w:val="0069204C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
     <w:name w:val="Päta Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Pta"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E206CA"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0069204C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="158351407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="883178703">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1830100219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1995329574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://www.union.sk/img/orig/11479994/UP_Logo_zakladne_farebne.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1694,51 +2074,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1805,65 +2185,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1884,110 +2264,133 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>316</Words>
-  <Characters>1807</Characters>
+  <Words>328</Words>
+  <Characters>1872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNION</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2119</CharactersWithSpaces>
+  <CharactersWithSpaces>2196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Micháliková Katarína</dc:creator>
+  <dc:creator>Priatková Viktória</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SetDate">
-    <vt:lpwstr>2024-04-17T12:28:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-01-22T13:27:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Name">
     <vt:lpwstr>Interne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_SiteId">
     <vt:lpwstr>6d3bd73c-eebf-4e3c-ba0b-f30cefd208f9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ActionId">
-    <vt:lpwstr>172af9af-1606-4321-bdeb-5a1b593986da</vt:lpwstr>
+    <vt:lpwstr>fb240fc5-5394-4fb1-ab97-7775e176dd83</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_afdf9507-93a5-446c-bbde-6ddc74e3853b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>